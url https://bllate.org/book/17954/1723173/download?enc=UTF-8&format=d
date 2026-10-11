--- v0 (2026-07-06)
+++ v1 (2026-10-11)
@@ -14,371 +14,371 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глоссарий</w:t>
+        <w:t>Глава 1. Глоссарий</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>## Дисукоминия</w:t>
+        <w:t>Дисукоминия</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Страна, где призыватели пользуются привилегиями. Особенно это касается знати: чем с более сильным монстром заключён контракт, тем выше статус. И наоборот, призыватели, способные призывать лишь низших монстров — таких, с которыми контракт могут заключить даже простолюдины, — часто презираются.</w:t>
+        <w:t>Страна, благосклонная к призывателям. Особенно среди знати ценится умение заключать контракты с монстрами. Чем выше ранг монстра, с которым заключён контракт, тем более преуспевающим считается человек. И напротив, призыватели, способные призвать лишь низших монстров — тех, с кем контракт может заключить даже простолюдин, — зачастую подвергаются презрению.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>## Контракт</w:t>
+        <w:t>Контракт</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чтобы призвать монстра, необходимо заключить с ним контракт. Однако возможность его заключения зависит от множества факторов. Хотя это вопрос индивидуальных способностей, в целом, чем выше ранг существа, тем ниже вероятность успешного заключения контракта. Примечание: монстр может в одностороннем порядке расторгнуть контракт.</w:t>
+        <w:t>Чтобы призвать монстра, необходимо заключить с ним контракт. Однако возможность заключения контракта зависит от множества факторов. Хотя всё определяется личными способностями человека, в целом чем выше ранг расы, тем ниже вероятность заключения контракта. Кроме того, контракт может быть расторгнут по инициативе монстра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>## Верхний предел магической силы</w:t>
+        <w:t>Верхний предел магической силы</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Магическая сила призывателя расходуется при заключении контракта с монстром. Чем выше ранг существа, тем больше требуется магической силы. Однако после заключения контракта монстра можно призывать без затрат магической силы.</w:t>
+        <w:t>Магическая сила призывателя расходуется при заключении контракта с монстром. Чем выше ранг расы, тем больше требуется магической силы. Однако если контракт уже заключён, призыв можно осуществлять без затрат.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>## Верхний предел контрактов</w:t>
+        <w:t>Верхний предел контрактов</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Существует ограничение на количество монстров, с которыми можно заключить контракт. Даже если монстры одного вида, разные особи считаются отдельно. Нельзя заключить контракт сверх лимита, но можно освободить место, расторгнув один из действующих контрактов. Однако следует быть осторожным: при расторжении существует вероятность быть атакованным.</w:t>
+        <w:t>Существует ограничение на количество монстров, с которыми можно заключить контракт. Даже если монстры принадлежат к одной расе, каждая особь считается отдельным контрактом. Нельзя заключать контракты сверх лимита, но, расторгнув один из них, можно освободить место. Однако следует помнить, что после расторжения иногда возможны нападения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>## Расторжение</w:t>
+        <w:t>Расторжение</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Контракт может быть расторгнут, если возникают невыгодные условия для призывателя, для монстра или для обеих сторон. Расторгнутый контракт не восстанавливается, но его можно заключить заново.</w:t>
+        <w:t>Контракт может быть расторгнут, если он приносит невыгоду призывателю, монстру или обеим сторонам. Расторгнутый контракт никогда не восстанавливается, но его можно заключить заново.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>