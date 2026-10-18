--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -734,51 +734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«...Высокоурожайные семена, которые некоторые семеноводческие компании продают фермерам, подверглись генетической модификации, из-за чего урожайность второго и третьего поколения резко падает. Фермеры вынуждены каждый год покупать новые семена у этих компаний... Чтобы разрушить монополию некоторых иностранных компаний на семена, государство решило создать Селекционную станцию, чтобы в случае изменения международной обстановки продовольственная безопасность не оказалась под угрозой...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Монополия на семена. Фермеры не могут сами заготавливать семена на следующий год и оказываются в зависимом положении. Если семеноводческая компания принадлежит своему государству, то, например, с рисом можно гарантировать стабильное производство семян каждый год и продавать их по нормальной цене. Фермерам не нужно возиться с заготовкой семян, это даже удобнее. Но есть множество иностранных компаний, для которых семена могут в любой момент стать разменной монетой на переговорах.</w:t>
+        <w:t>Монополия на семена. Фермеры не могут сами заготавливать семена на следующий год и оказываются в зависимом положении. Если семяноводческая компания принадлежит своему государству, то, например, с рисом можно гарантировать стабильное производство семян каждый год и продавать их по нормальной цене. Фермерам не нужно возиться с заготовкой семян, это даже удобнее. Но есть множество иностранных компаний, для которых семена могут в любой момент стать разменной монетой на переговорах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Суть существования Системы заключалась именно в том, чтобы разорвать этот замкнутый круг. Действовать на упреждение, начиная с гибридных семян, и через мутации получить сорта со стабильными признаками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>