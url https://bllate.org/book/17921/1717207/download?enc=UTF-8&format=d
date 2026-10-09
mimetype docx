--- v0 (2026-07-06)
+++ v1 (2026-10-09)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Говоривший был мужчиной. Он стоял на вершине Бессонной горы, подставляя лицо ветру. На нем был надет чернильного цвета халат, стройный и прямой, с бакенбардами, словно вырезанными саблей, бровями, подобными туши, красивыми щеками, холодными, как мороз и снег, и золотистая черная нефритовая заколка для волос. Длинные черные волосы были тщательно собраны на затылке. С легким дуновением ветерка от него веяло сухим и холодным нравом.</w:t>
+        <w:t>Говоривший был мужчиной. Он стоял на вершине Бессонной горы, подставляя лицо ветру. На нем был надет чернильного цвета халат. Он был стройный и статный, с бакенбардами, словно вырезанными саблей, бровями, подобными туши, красивыми щеками, холодными, как мороз и снег, а на волосах была нефритовая золотисто-черная заколка. Длинные черные волосы были тщательно собраны на затылке. С легким дуновением ветерка от него веяло сухим и холодным нравом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>