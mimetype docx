--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -382,51 +382,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ближе к концу занятия команда Цин Юэ и команда Жун Мяня шли практически в одном темпе, но вот качество работы разительно отличалось. Чтобы не пришлось орать «папа» девять раз подряд, Гу Фэй бешено орудовал граблями, пытаясь исправить и вернуть в нормальное состояние те узоры, что накопал Сун Ян.</w:t>
+        <w:t>Ближе к концу занятия команда Цинь Юэ и команда Жун Мяня шли практически в одном темпе, но вот качество работы разительно отличалось. Чтобы не пришлось орать «папа» девять раз подряд, Гу Фэй бешено орудовал граблями, пытаясь исправить и вернуть в нормальное состояние те узоры, что накопал Сун Ян.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Заметив, что его творение уничтожают, Сун Ян остался крайне недоволен:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +830,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Однако на участке Жун Мяня расстояние между семенами выдержано более правильно...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Минутку! — Цин Юэ поднял руку, указывая на ряды, которые они досаживали в конце. — Мы вообще-то все по линейке отмеряли.</w:t>
+        <w:t>— Минутку! — Цинь Юэ поднял руку, указывая на ряды, которые они досаживали в конце. — Мы вообще-то все по линейке отмеряли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Инструктор поднял большой палец:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -926,83 +958,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну, я и говорю, что с этой стороны все выглядит как-то поаккуратнее...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Спор разгорелся не шуточный, Цин Юэ и Гу Фэй уже едва ли не нос к носу орали друг на друга. Один из подошедших инструкторов со смехом предложил:</w:t>
+        <w:t>Спор разгорелся не шуточный, Цинь Юэ и Гу Фэй уже едва ли не нос к носу орали друг на друга. Один из подошедших инструкторов со смехом предложил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Раз уж мы все равно здесь, давайте просто устроим голосование, мы тоже поучаствуем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В итоге, пока окончательно не стемнело, команда Жун Мяня вырвала победу с перевесом всего в один голос. Цин Юэ с потемневшим лицом яростно выкрикнул положенные три раза слово «папа» и пулей улетел прочь. Двум его сокомандникам ничего не оставалось, кроме как, заливаясь краской, тоже громко прокричать заветное слово.</w:t>
+        <w:t>В итоге, пока окончательно не стемнело, команда Жун Мяня вырвала победу с перевесом всего в один голос. Цинь Юэ с потемневшим лицом яростно выкрикнул положенные три раза слово «папа» и пулей улетел прочь. Двум его сокомандникам ничего не оставалось, кроме как, заливаясь краской, тоже громко прокричать заветное слово.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сун Ян самодовольно заключил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3294,115 +3358,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>После окончания урока инструктор бросил фразу, что ему нужно спешить, чтобы внести данные мех в систему, и умчался быстрее всех.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цин Юэ проводил Жун Мяня взглядом, открыл терминал и отправил сообщение:</w:t>
+        <w:t>Цинь Юэ проводил Жун Мяня взглядом, открыл терминал и отправил сообщение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Помоги мне уделать одного человека. Условия ставь любые».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вечером, после ужина, Сун Ян получил какую-то задачу и с головой ушел в мастерскую. Жун Мянь помыл посуду и вышел из его комнаты, прямо у дверей столкнувшись с возвращавшимся Цин Юэ.</w:t>
-[...15 lines deleted...]
-        <w:t>Цин Юэ насмешливо фыркнул:</w:t>
+        <w:t>Вечером, после ужина, Сун Ян получил какую-то задачу и с головой ушел в мастерскую. Жун Мянь помыл посуду и вышел из его комнаты, прямо у дверей столкнувшись с возвращавшимся Цинь Юэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цинь Юэ насмешливо фыркнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты, будучи омегой, целыми днями отираешься в комнате альфы. Не думаешь, что это как-то неприлично?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3422,51 +3534,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Человеком, которому запрещено ходить в гости, кажется, являешься ты?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>При упоминании этого инцидента Цин Юэ сразу вспомнил те три раза, когда ему пришлось орать «папа», и в нем мгновенно вскипела ярость:</w:t>
+        <w:t>При упоминании этого инцидента Цинь Юэ сразу вспомнил те три раза, когда ему пришлось орать «папа», и в нем мгновенно вскипела ярость:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не будь таким самодовольным!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>