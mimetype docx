--- v0 (2026-07-10)
+++ v1 (2026-08-26)
@@ -78,51 +78,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Думаю, проблем не возникнет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Блокиратор, который дал профессор Цин, действовал эффективнее его прежнего, но долго использовать его было нельзя — это могло вызвать побочные эффекты для железы.</w:t>
+        <w:t>Блокиратор, который дал профессор Цинь, действовал эффективнее его прежнего, но долго использовать его было нельзя — это могло вызвать побочные эффекты для железы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Брат, быстрее глянь туда! — сзади донесся голос Гу Фэя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1182,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сун Ян лениво вскинул на него глаза:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Профессор Цин ведь будет ревновать.</w:t>
+        <w:t>— Профессор Цинь ведь будет ревновать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Цань Фань мгновенно залился краской и притворно рассердился:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1422,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Общежитие сектора «А», комната 202.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цин Юэ сидел, глубоко зарывшись в задачи. Внезапно зазвонил его терминал. Он мимоходом сбросил вызов, но тот тут же раздался снова.</w:t>
+        <w:t>Цинь Юэ сидел, глубоко зарывшись в задачи. Внезапно зазвонил его терминал. Он мимоходом сбросил вызов, но тот тут же раздался снова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Парень раздраженно провел по экрану:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1502,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты выполнил порученное тебе задание? И как только у тебя поворачивается язык так со мной разговаривать? — в динамике внезапно раздался глухой хриплый голос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Цин Юэ по спине пробежал ощутимый холодок, и он мгновенно вскочил, выпрямившись по струнке.</w:t>
+        <w:t>У Цинь Юэ по спине пробежал ощутимый холодок, и он мгновенно вскочил, выпрямившись по струнке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я... я все сделал! Тогда, во время военных сборов...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1582,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— На него это не оказало абсолютно никакого влияния. И это ты называешь «все сделал»?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цин Юэ весь задрожал:</w:t>
+        <w:t>Цинь Юэ весь задрожал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Учебный год ведь только начался, впереди еще масса возможностей!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1662,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это не я тебя тороплю, это они уже теряют терпение! Если ты не справишься, все, чем ты сейчас владеешь, испарится в один миг. Ты меня понял?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цин Юэ крепко сжал кулаки, опущенные вдоль тела, и тихо ответил:</w:t>
+        <w:t>Цинь Юэ крепко сжал кулаки, опущенные вдоль тела, и тихо ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Понял.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2318,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>01 подал голос: «Маленький хозяин, вашему организму сейчас противопоказано так долго находиться под прямыми солнечными лучами. Пожалуйста, сделайте перерыв».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что, вскопал несчастный клочок земли и уже выдохся? — Цин Юэ, заметив состояние Жун Мяня, ехидно прыснул. — Шел бы ты отсюда, пригласил лучше своих домашних слуг на подмогу, господин из высшего общества.</w:t>
+        <w:t>— Что, вскопал несчастный клочок земли и уже выдохся? — Цинь Юэ, заметив состояние Жун Мяня, ехидно прыснул. — Шел бы ты отсюда, пригласил лучше своих домашних слуг на подмогу, господин из высшего общества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Стоящие рядом парни не сдержали смешков. Из-за Жун Мяня все как ненормальные засели за эти архивные тесты, в результате чего даже тем, кто вовсе не собирался бегать за председателем, пришлось пахать сутками напролет, так что в душах многих курсантов зрело глухое недовольство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2334,67 +2446,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вы бы сначала на свои собственные грядки взглянули, прежде чем рты разевать, — Сун Ян зарыл очередной кусок картофеля в землю и выпрямился. — Если вы даже с грязью управиться не в состоянии, как вы вообще собираетесь родину защищать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Присутствующие студенты невольно перевели взгляды на соседние участки. На делянке Цин Юэ царил полнейший хаос, земля была перерыта так, словно там стадо диких кабанов резвилось. А вот на стороне Жун Мяня все было сделано идеально ровно — строгие рядки и безупречные лунки, одна к одной.</w:t>
-[...15 lines deleted...]
-        <w:t>Услышав волну смешков со стороны однокурсников, Цин Юэ со злостью процедил:</w:t>
+        <w:t>Присутствующие студенты невольно перевели взгляды на соседние участки. На делянке Цинь Юэ царил полнейший хаос, земля была перерыта так, словно там стадо диких кабанов резвилось. А вот на стороне Жун Мяня все было сделано идеально ровно — строгие рядки и безупречные лунки, одна к одной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав волну смешков со стороны однокурсников, Цинь Юэ со злостью процедил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Раз так, давай поспорим, кто из нас посадит лучше!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2558,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А давай! Кто проиграет, тот при всех трижды громко прокричит «Я твой сын, папа!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цин Юэ бросил быстрый взгляд на Жун Мяня:</w:t>
+        <w:t>Цинь Юэ бросил быстрый взгляд на Жун Мяня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И проигравшему целый месяц запрещено ходить к кому-либо в гости в общежитие! С официальным подтверждением в теме на форуме академии!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>