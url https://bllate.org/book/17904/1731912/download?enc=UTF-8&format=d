--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -1982,227 +1982,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В понедельник ранним утром курсанты нескончаемым потоком тянулись из жилых корпусов в сторону столовых. Цин Юэ и его сосед по комнате Чжао Юань как раз обходили парковый сквер, когда с пересекающей тропинки им навстречу вышла компания альф во главе с Сюй Тао.</w:t>
+        <w:t>В понедельник ранним утром курсанты нескончаемым потоком тянулись из жилых корпусов в сторону столовых. Цинь Юэ и его сосед по комнате Чжао Юань как раз обходили парковый сквер, когда с пересекающей тропинки им навстречу вышла компания альф во главе с Сюй Тао.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Тао мазнул по ним взглядом:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вы вчера сколько комплексов прорешали?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цин Юэ не понял:</w:t>
+        <w:t>Цинь Юэ не понял:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Каких еще комплексов?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— По математике, разумеется, — Сюй Тао посмотрел на него как на ископаемое. — Вся академия их сейчас строчит, ты один, что ли, не в курсе?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цин Юэ от такого взгляда мгновенно закипел и уже собирался выдать резкую отповедь, как стоящий рядом Чжао Юань меланхолично обронил:</w:t>
+        <w:t>Цинь Юэ от такого взгляда мгновенно закипел и уже собирался выдать резкую отповедь, как стоящий рядом Чжао Юань меланхолично обронил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Десять.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты тоже их решаешь?! — Цин Юэ вытаращился на соседа с полным недоверием. — Ах ты гад, втихаря заперся в комнате и строчил формулы, а мне ни слова не сказал?!</w:t>
+        <w:t>— Ты тоже их решаешь?! — Цинь Юэ вытаращился на соседа с полным недоверием. — Ах ты гад, втихаря заперся в комнате и строчил формулы, а мне ни слова не сказал?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чжао Юань, демонстрируя знатные темные круги под глазами, уставился в пространство заторможенным взглядом:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Этого еще слишком мало. Сегодня нужно поднажать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цин Юэ со злостью стиснул зубы. Он и подумать не мог, что в военной академии царит настолько бешеная конкуренция: едва начался учебный год, а все уже пашут как проклятые. Каким же наивным дураком он был, полагая, что в первые недели можно немного расслабиться. Ну ничего, сегодня вечером он тоже засядет за задачи!</w:t>
+        <w:t>Цинь Юэ со злостью стиснул зубы. Он и подумать не мог, что в военной академии царит настолько бешеная конкуренция: едва начался учебный год, а все уже пашут как проклятые. Каким же наивным дураком он был, полагая, что в первые недели можно немного расслабиться. Ну ничего, сегодня вечером он тоже засядет за задачи!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>