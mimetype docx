--- v0 (2026-07-09)
+++ v1 (2026-08-26)
@@ -334,51 +334,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Чего желают почтенные гости? — подошла к ним Яо Тяньлань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Свинину «хуншао», жареную пекинскую капусту с тофу, бок-чой с фрикадельками из свинины в бульоне, курицу со жгучим перцем, одну порцию жареных яиц и шесть маньтоу. Да еще кувшинчик рисового вина, — Вэй Лянцэ сделал заказ, глядя на вывешенные на стене таблички с названиями блюд, после чего повернулся к Ми Канпину.</w:t>
+        <w:t>— Свинину «хуншао», жареную пекинскую капусту с тофу, бок-чой с фрикадельками из свинины в бульоне, курицу со жгучим перцем, одну порцию жареных яиц и шесть маньтоу. Да еще кувшинчик желтого рисового вина*, — Вэй Лянцэ сделал заказ, глядя на вывешенные на стене таблички с названиями блюд, после чего повернулся к Ми Канпину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[*Хуанцзю (黄酒, Huángjiǔ) — это традиционное китайское «желтое вино» крепостью от 8% до 20%, которое изготавливают методом ферментации из зерна (чаще всего клейкого риса, проса или пшеницы). В отличие от знаменитой китайской водки байцзю, хуанцзю не является дистиллятом. По способу производства оно ближе к пиву, японскому саке или корейскому макколи, хотя во всем мире его классифицируют как рисовое вино.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ми Канпин покачал головой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -510,51 +542,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В ресторане семьи Гу было заведено с утра готовить по два больших чана риса и по две корзины маньтоу, за день все это обычно расходилось без остатка. Маньтоу и рис в ресторане стоили дороже, чем в обычных лавках, торгующих мучным, поэтому некоторые бедные посетители приносили маньтоу с собой, и хозяева не особо противились этому.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Что же касается хмельного, то в их ресторане держали только простое рисовое вино и молодое сладкое вино. Императорский двор строго запрещал частное винокурение ради наживы. Если обычные люди тайком делали немного для себя — власти закрывали на это глаза, пока никто не донесет. Однако постоялые дворы, закусочные и рестораны, если желали продавать хмельное, обязаны были регистрироваться в префектуре. Ресторан семьи Гу был делом маленьким, и хоть они имели право подавать хмельное, держали лишь самое обычное рисовое да молодое сладкое вино.</w:t>
+        <w:t>Что же касается хмельного, то в их ресторане держали только простое рисовое вино и молодое сладкое вино. Императорский двор строго запрещал частное винокурение ради наживы. Если обычные люди тайком делали немного для себя — власти закрывали на это глаза, пока никто не донесет. Однако постоялые дворы, закусочные и рестораны, если желали продавать хмельное, обязаны были регистрироваться в префектуре. Ресторан семьи Гу был делом маленьким, и хоть они имели право подавать хмельное, держали лишь самое обычное хуанцзю да мицзю*.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[*Мицзю (米酒, mǐjiǔ) — это традиционное китайское рисовое вино, которое дословно переводится как «рисовый алкоголь». Хотя технически хуанцзю тоже делается из риса, под словом «мицзю» в Китае обычно понимают более простую, молодую и легкую разновидность рисового вина — от 1,5% до 12% алкоголя. Имеет выраженно сладкий, освежающий вкус, с легкой кислинкой и ярким ароматом перебродившего риса. Оно не проходит долгую выдержку в кувшинах.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Проще всего было приготовить свиные фрикадельки с бок-чой. Наваристый бульон на свиных костях томился еще с самого утра, мясной фарш и зелень тоже были под рукой. Оставалось лишь зачерпнуть бульон, дождаться, пока он закипит, опустить туда фрикадельки и в самый последний момент бросить листья бок-чой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>