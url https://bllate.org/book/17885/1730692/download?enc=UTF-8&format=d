--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -542,51 +542,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Что это за соус внутри? Ароматный и остренький.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это соус, который я обжарил с соусом из кизила, дробленым арахисом и мясом, просто приготовил наугад, — с легким волнением произнес Цзи Жунся.</w:t>
+        <w:t>— Это соус, который я обжарил с соусом из чжуюя, дробленым арахисом и мясом, просто приготовил наугад, — с легким волнением произнес Цзи Жунся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Чуньцай перевел взгляд с Цзи Жунся на Гу Танцзиня. Гу Танцзинь открыто встретил взгляд отца, а Цзи Жунся втайне гадал, удастся ли такой отговоркой провести родителя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>