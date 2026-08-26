--- v0 (2026-07-09)
+++ v1 (2026-08-26)
@@ -910,83 +910,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Угу, действительно вкусно, — кивнул Гу Танцзинь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вот именно! Я же говорю — вкусно. Как думаешь, если мы преподнесем это отцу и матери как соус из кизила и дикого перца, они поверят? О, и еще брату и гэ-фулану. Гэ-фулан сейчас носит ребенка, интересно, любит ли он острое! — Цзи Жунся откусил еще кусочек маньтоу.</w:t>
+        <w:t>— Вот именно! Я же говорю — вкусно. Как думаешь, если мы преподнесем это отцу и матери как соус из чжуюя, они поверят? О, и еще брату и гэ-фулану. Гэ-фулан сейчас носит ребенка, интересно, любит ли он острое! — Цзи Жунся откусил еще кусочек маньтоу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хм, почему бы тебе не добавлять немного этого соуса, когда будешь делать лепешки-дяочжабин, — предложил Гу Танцзинь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если есть его в чистом виде, то не только отец с матерью, но даже Цянь Сюэчэн наверняка поймет, что это никакой не соус из кизила.</w:t>
+        <w:t>Если есть его в чистом виде, то не только отец с матерью, но даже Цянь Сюэчэн наверняка поймет, что это никакой не соус из чжуюя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Цзи Жунся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>