--- v0 (2026-07-09)
+++ v1 (2026-08-26)
@@ -1630,51 +1630,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Маленький, ярко-алый… По форме он весьма напоминает плоды кизила, — Гу Танцзинь тоже взял один стручок, с любопытством разглядывая диковинку. Созревшие ягоды кизила были более округлыми, пухлыми, этот же перец оканчивался задорным, острым хвостиком.</w:t>
+        <w:t>— Маленький, ярко-алый… По форме он весьма напоминает плоды дикого перца-чжуюя*, — Гу Танцзинь тоже взял один стручок, с любопытством разглядывая диковинку. Созревшие ягоды чжуюя были более округлыми, пухлыми, этот же перец оканчивался задорным, острым хвостиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[*Чжуюй/китайский дикий перец (茱萸, zhūyú) — традиционная китайская острая специя. До появления в Китае перца чили её маленькие, круглые красные плоды (внешне похожие на гроздья ягод) вместе с имбирем были главным источником остроты в кулинарии.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Цзи Жунся поднес «сяомиля» к самому носу, принюхался, но никакого особого или резкого аромата не уловил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>