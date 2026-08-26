--- v0 (2026-07-10)
+++ v1 (2026-08-26)
@@ -814,83 +814,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это ты? Второй сын тётушки Ли?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я, брат Дуань, — Ли Эрлан, зажатый хваткой Дуань Яня, едва мог пошевелиться. Он тяжело дышал: — У меня нет дурных намерений, я не нарочно подслушивал ваш разговор. Я ведь и сам пробираюсь в деревню.</w:t>
+        <w:t>— Я, брат Дуань, — Ли Лаоэр, зажатый хваткой Дуань Яня, едва мог пошевелиться. Он тяжело дышал: — У меня нет дурных намерений, я не нарочно подслушивал ваш разговор. Я ведь и сам пробираюсь в деревню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Услышав это, Дуань Янь медленно разжал пальцы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как оказалось, Ли Эрлан тоже пробирался к окраинам деревни. Он, как обычно, собирался передать деревенским кое-какие вещи из города, чтобы заработать пару монет за риск. С тех пор как деревню оцепили, простые люди лишились всякой связи с внешним миром: те, кто остался снаружи, изнывали от тревоги за родных, а те, кто внутри — терзались заботами о близких. Вот Ли Эрлан и приноровился: днем работал в городе, а по ночам доставлял вести и мелкие пожитки туда и обратно.</w:t>
+        <w:t>Как оказалось, Ли Лаоэр тоже пробирался к окраинам деревни. Он, как обычно, собирался передать деревенским кое-какие вещи из города, чтобы заработать пару монет за риск. С тех пор как деревню оцепили, простые люди лишились всякой связи с внешним миром: те, кто остался снаружи, изнывали от тревоги за родных, а те, кто внутри — терзались заботами о близких. Вот Ли Лаоэр и приноровился: днем работал в городе, а по ночам доставлял вести и мелкие пожитки туда и обратно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сегодня, едва подойдя к границе оцепления, он услышал звуки драки. Не смея издать ни звука, парень поспешил укрыться поблизости от тропы, которой обычно ходил. Кто же знал, что Дуань Янь и Сун Фэнсуй по воле случая побегут именно в эту сторону.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -926,51 +926,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я всю жизнь занимаюсь тяжелым трудом, часто хожу в горы и леса рубить деревья да таскать грузы, оттого и выучил немало потаенных троп, о которых обычные люди не знают.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Эрлан в душе был безмерно благодарен Дуань Яню и Сун Фэнсую за то, что те пришли к ним в дом и помогли вылечить ребенка. Проведав, что они тоже ищут путь в деревню, он не стал ничего утаивать:</w:t>
+        <w:t>Ли Лаоэр в душе был безмерно благодарен Дуань Яню и Сун Фэнсую за то, что те пришли к ним в дом и помогли вылечить ребенка. Проведав, что они тоже ищут путь в деревню, он не стал ничего утаивать:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Если дать крюк через эти горы, там есть тропинка, ведущая к задворкам деревни. Проскользнем через заброшенный погреб — и оставим стражу позади, благополучно зайдем в селение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -990,51 +990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Брат Ли, не согласишься ли ты проводить нас?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Лекарь Сун проявил великую доброту, вылечив нашего Бао-эра, так что я со всей душой готов проводить вас двоих. Вот только, лекарь Сун, как же ты… — договорив, Ли Эрлан опустил взгляд на ногу юноши.</w:t>
+        <w:t>— Лекарь Сун проявил великую доброту, вылечив нашего Бао-эра, так что я со всей душой готов проводить вас двоих. Вот только, лекарь Сун, как же ты… — договорив, Ли Лаоэр опустил взгляд на ногу юноши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Дуань Янь тоже подал голос:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1182,83 +1182,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Услышав этот вопрос, Сун Фэнсуй невольно и чуть смущенно захлопал ресницами. С чего бы… с чего бы этому мужчине непременно спрашивать его мнения в такой малости…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Эрлан наблюдал за разговором этих двоих, и ему показалось, что атмосфера между ними с каждым словом становится какой-то странной. Парень оказался весьма сметливым и, слегка кашлянув, произнес:</w:t>
+        <w:t>Ли Лаоэр наблюдал за разговором этих двоих, и ему показалось, что атмосфера между ними с каждым словом становится какой-то странной. Парень оказался весьма сметливым и, слегка кашлянув, произнес:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я пойду чуть вперед, разведаю обстановку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стоило Ли Эрлану удалиться вперед по тропе, как Сун Фэнсуй, заговорив тише и слабее, чем когда-либо прежде, вымолвил:</w:t>
+        <w:t>Стоило Ли Лаоэру удалиться вперед по тропе, как Сун Фэнсуй, заговорив тише и слабее, чем когда-либо прежде, вымолвил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Тогда… тогда будь добр, понеси меня немного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,179 +1422,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Их взгляды неожиданно пересеклись. От этого мимолетного касания глаз сердца у обоих забились куда сильнее обычного. Будто пойманные на месте преступления, они тут же с напускным спокойствием отвернулись в разные стороны, больше не смея смотреть друг другу в глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Эрлан нес их узелки с вещами и уверенно прокладывал путь впереди. Время от времени, опасаясь, что Дуань Яню с ношей на спине за ним не поспеть, он через каждые несколько шагов оборачивался проверить, как они. Взгляд его невольно падал на безмолвную пару: с одной стороны, они выглядели так доверительно и близко, а с другой — между ними сквозила странная отстраненность. Это казалось парню довольно диковинным. Впрочем, расспрашивать о чужих делах он не смел и лишь молча вел их за собой.</w:t>
-[...47 lines deleted...]
-        <w:t>Тогда он слегка похлопал Дуань Яня по плечу, снял тот травяной мешочек, что приготовил для него самого, и велел передать его Ли Эрлану.</w:t>
+        <w:t>Ли Лаоэр нес их узелки с вещами и уверенно прокладывал путь впереди. Время от времени, опасаясь, что Дуань Яню с ношей на спине за ним не поспеть, он через каждые несколько шагов оборачивался проверить, как они. Взгляд его невольно падал на безмолвную пару: с одной стороны, они выглядели так доверительно и близко, а с другой — между ними сквозила странная отстраненность. Это казалось парню довольно диковинным. Впрочем, расспрашивать о чужих делах он не смел и лишь молча вел их за собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В лесной чаще комаров и мошкары оказалось куда больше, чем на открытом месте; огромные лесные комары роились целыми тучами, и их сплошной гул в ушах едва ли уступал дневному стрекоту цикад. Прошло совсем немного времени, и Ли Лаоэр, у которого штанины и рукава были наглухо завязаны, а открытым оставалось только лицо, весь покрылся волдырями величиной с палец. Ядовитые лесные комары кусались больно, и их укусы не просто чесались, а жгли кожу. И хотя это не было смертельно, но любого могло лишить остатков терпения и довести до исступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Фэнсуй и Дуань Янь перед выходом омылись в отваре, и снадобье подействовало на славу — с самой опушки и до глубины леса ни одна мошка их не побеспокоила. Заметив, как Ли Лаоэр то и дело чешет то лицо, то плечи, Сун Фэнсуй подумал было дать ему один из своих мешочков со сборами от насекомых. Он уже потянулся рукой к висевшему на поясе мешочку, но вовремя помедлил. Хоть намерение его и было благим, но для гэра дарить мешочек с благовониями молодому мужчине считалось делом предосудительным и неуместным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда он слегка похлопал Дуань Яня по плечу, снял тот травяной мешочек, что приготовил для него самого, и велел передать его Ли Лаоэру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тот поначалу сомневался, что крошечный узелок с травами сможет защитить от такого полчища комаров, но все же принял дар. Привязывать к поясу не стал, а просто зажал в кулаке. И о чудо! Стоило им пройти еще немного, как неотвязный зуд и гул у самых ушей и впрямь поредел!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Избавившись от этой напасти, Ли Эрлан повел их куда быстрее. Из двух мужчин один превосходно знал местность, а второй отличался недюжинной силой и ловкостью, так что они в мгновение ока миновали лесные заросли.</w:t>
-[...15 lines deleted...]
-        <w:t>Приблизившись к деревне Лю, они отыскали тот самый заброшенный погреб, о котором говорил Ли Эрлан, и действительно без шума и пыли, обойдя дозоры, проникли внутрь.</w:t>
+        <w:t>Избавившись от этой напасти, Ли Лаоэр повел их куда быстрее. Из двух мужчин один превосходно знал местность, а второй отличался недюжинной силой и ловкостью, так что они в мгновение ока миновали лесные заросли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Приблизившись к деревне Лю, они отыскали тот самый заброшенный погреб, о котором говорил Ли Лаоэр, и действительно без шума и пыли, обойдя дозоры, проникли внутрь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луна стояла высоко в небе. Налетевший ночной ветер заставил шумно всколыхнуться заросли лисохвоста, и этот сухой шелест разнесся по округе. В самой деревне лишь кое-где тускло мерцали огоньки масляных ламп, а из приземистых серых мазанок то и дело доносился прерывистый, глухой кашель. Здешняя тишина, скованная ужасом перед лихорадкой, превращала деревню в место, застывшее на пороге смерти. Атмосфера была невероятно гнетущей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Стражники внутрь деревни не заходят, так что теперь, когда мы пробрались, можно не опасаться. Брат Дуань, мне нужно идти в южную часть селения, так что дальше нам не по пути, — пройдя с ними немного и выбравшись на главную деревенскую улочку, Ли Эрлан предложил разделиться. — Дорога отсюда прямая, та самая, по которой пришли, назад возвращаться так же. Запомните этот путь — и ладно.</w:t>
+        <w:t>— Стражники внутрь деревни не заходят, так что теперь, когда мы пробрались, можно не опасаться. Брат Дуань, мне нужно идти в южную часть селения, так что дальше нам не по пути, — пройдя с ними немного и выбравшись на главную деревенскую улочку, Ли Лаоэр предложил разделиться. — Дорога отсюда прямая, та самая, по которой пришли, назад возвращаться так же. Запомните этот путь — и ладно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Большое тебе спасибо за сегодняшний день. Ступай спокойно по своим делам, дальше мы дорогу найдем, — поблагодарил его Дуань Янь, после чего предостерегающе добавил: — Только ты, раз уж то и дело ходишь туда-сюда через оцепление, будь осторожнее и берегись, как бы самому не подхватить лихорадку. Против этой хвори лекари еще не нашли верного средства. Заразишься — не только своей жизнью рискнешь, но и всю большую семью под удар подставишь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,67 +1614,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Видя, что парень соблюдает осторожность, Дуань Янь немного успокоился. Они обменялись еще парой напутствий и, не задерживаясь, распрощались.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда фигура Ли Эрлана растаяла в ночной темени, Сун Фэнсуй негромко заметил:</w:t>
-[...15 lines deleted...]
-        <w:t>— Этот Ли Эрлан живет под одной крышей с тем типом по фамилии Цяо, а ведь до чего разные у братьев характеры.</w:t>
+        <w:t>Когда фигура Ли Лаоэра растаяла в ночной темени, Сун Фэнсуй негромко заметил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот Ли Лаоэр живет под одной крышей с тем типом по фамилии Цяо, а ведь до чего разные у братьев характеры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Дуань Янь согласно угукнул и спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>