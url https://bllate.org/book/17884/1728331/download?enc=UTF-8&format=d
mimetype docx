--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -1406,51 +1406,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Прошло около часа. Сун Фэнсуй сидел в комнате на прохладной тахте и лакомился фруктами, когда Ань-гэр доложил, что вернулся Гоу Сань-эр. Юноша тут же отложил ложечку, которой ел сочную мякоть персика, и поспешил к Дуань Яню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Похоже, прежде стражники несли караул спустя рукава, и кто-то сумел выбраться из оцепления. Теперь в соседних селениях тоже обнаружилось несколько случаев заражения. Начальник надзора вместе с лекарями разбил лагерь прямо в сельской местности и готовит кучу разных отваров для больных крестьян, но ни одно средство пока не помогло. Тут и без того ситуация была отчаянная, а теперь, когда хворь перекинулась на другие деревни, начальство и вовсе в ярости, — с тревогой рассказывал Гоу Сань-эр. — В уездной управе не хватает людей, поэтому чиновник Кун велел Цянь Сань-эру взять своих людей и помочь перекрыть деревни, чтобы усилить охрану.</w:t>
+        <w:t>— Похоже, прежде стражники несли караул спустя рукава, и кто-то сумел выбраться из оцепления. Теперь в соседних селениях тоже обнаружилось несколько случаев заражения. Начальник надзора вместе с лекарями разбил лагерь прямо в сельской местности и готовит кучу разных отваров для больных крестьян, но ни одно средство пока не помогло. Тут и без того ситуация была отчаянная, а теперь, когда хворь перекинулась на другие деревни, начальство и вовсе в ярости, — с тревогой рассказывал Гоу Сань-эр. — В уездной управе не хватает людей, поэтому чиновник Сунь велел Цянь Сань-эру взять своих людей и помочь перекрыть деревни, чтобы усилить охрану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Услышав это, Сун Фэнсуй тут же спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>