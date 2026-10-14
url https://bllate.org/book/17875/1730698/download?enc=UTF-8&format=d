--- v0 (2026-08-25)
+++ v1 (2026-10-14)
@@ -2111,50 +2111,114 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чанся лишь удивленно захлопал ресницами, искренне не понимая, с чего вдруг названый брат опять взвился. Он ведь и так несет свою корзину, никого не просит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глядя на широкую, сердито удаляющуюся спину Пэй Яо, юноша лишь вздохнул: «Опять, что ли, обиделся? Ну и нрав у парня...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проект был переведен командой Sherekili Novels</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>