--- v0 (2026-07-15)
+++ v1 (2026-08-31)
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Э-э, а кто это — «@душевное-состояние-прекрасное-никогда-не-схожу-с-ума»?</w:t>
+        <w:t>— Э-э, а кто это — «@Прекрасное душевное состояние»?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А вот это кто — «@после-работы-считайте-меня-покойником»?</w:t>
+        <w:t>— А вот это кто — «@После работы считайте меня покойником»?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А ещё вот этот — «@красив-просто-просто-побеждаю-легко-легко»?</w:t>
+        <w:t>— А ещё вот этот — «@Красив-просто-просто-побеждаю-легко-легко»?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>