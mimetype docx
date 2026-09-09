--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -158,51 +158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ребятам до смерти хотелось использовать заветную пятнадцатиминутную перемену, дабы хоть немного развеяться и подышать воздухом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако старейшина Даньлу никак не желал уходить, из-за чего ніхто не смел даже шелохнуться, что создавало довольно гнетущую атмосферу.</w:t>
+        <w:t>Однако старейшина Даньлу никак не желал уходить, из-за чего никто не смел даже шелохнуться, что создавало довольно гнетущую атмосферу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Так продолжалось до тех пор, пока в двери не заглянул старейшина Чжэньань, которому надлежало вести урок по построению массивов, и решительно не выставил коллегу вон:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -222,99 +222,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>С этими словами старейшина Чжэньань оставил на кафедре заготовленные наглядные пособия и развернулся, намертво перекрыв дорогу старейшине Даньлу, который явно подумывал развернуться и продолжить лекцию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вышедший на улицу проветриться Гун Чжоу при виде цій сцены невольно выдохнул:</w:t>
+        <w:t>Вышедший на улицу проветриться Гун Чжоу при виде этой сцены невольно выдохнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А старейшина Чжэньань — хороший человек!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И то правда, — Янь Янь впервые в жизни согласился с мнением Гун Чжоу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тут уж нічого не поделаешь: пускай во время урока старейшина Даньлу и казался им сущим ангелом, но даже самый святой человек не имеет права задерживать учеников после звонка!</w:t>
+        <w:t>Тут уж ничего не поделаешь: пускай во время урока старейшина Даньлу и казался им сущим ангелом, но даже самый святой человек не имеет права задерживать учеников после звонка!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Так что старейшина Чжэньань, который самолично явился ради их вызволения, выглядел в их глазах куда привлекательнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -414,83 +414,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Надо будет на днях всенепременно пересечься со старым приятелем Циканом и в красках расписать ему двух новоприбывших шутов с его собственной вершины.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коли начался урок, старейшина Чжэньань то и дело бросал выразительные взгляды в сторону Гун Чжоу и Янь Яня. Из-за этого два самых неугомонных новичка чувствовали себя точно на иголках и вели себя тише воды, ниже травы.</w:t>
+        <w:t>Когда начался урок, старейшина Чжэньань то и дело бросал выразительные взгляды в сторону Гун Чжоу и Янь Яня. Из-за этого два самых неугомонных новичка чувствовали себя точно на иголках и вели себя тише воды, ниже травы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вот только у Янь Яня не обнаружилось ни малейшего таланта к построению массивов: чем больше усердия он прилагал, тем плачевнее выходил результат. Мало того что он так и не сумел воздвигнуть ни единого барьера, так еще и ухитрился перепортить добрую половину выданных ему расходных материалов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Гун Чжоу дела продвигались повеселее — всё-таки двадцать балів понимания давали о себе знать, к тому же в прежние времена Се Ян не раз насильно усаживал его за учебники. Благодаря этому юноша довольно шустро сумел развернуть простейший защитный массив низшего качества.</w:t>
+        <w:t>У Гун Чжоу дела продвигались повеселее — всё-таки двадцать баллов понимания давали о себе знать, к тому же в прежние времена Се Ян не раз насильно усаживал его за учебники. Благодаря этому юноша довольно шустро сумел развернуть простейший защитный массив низшего качества.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На радостях Гун Чжоу моментально возгордился и воспарил духом настолько, что осмелился подойти к Цзян Цинжо, дабы авторитетно поучить того уму-разуму.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -510,51 +510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гун Чжоу в один миг лишился дара речи от изумления:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Младший брат Цян, у тебя же талант к массивам оценен всего в пятьдесят пять балів! Отчего же ты кажешься во сто крат круче меня?</w:t>
+        <w:t>— Младший брат Цян, у тебя же талант к массивам оценен всего в пятьдесят пять баллов! Отчего же ты кажешься во сто крат круче меня?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Янь Янь лишь пренебрежительно фыркнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,83 +846,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но как назло, сами они утверждали, будто знать друг друга не знают, да к тому же один происходил из клана Се Центрального континента, а второй — из клана Се Западного континента.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Семейство Се Центрального континента наряду с Цзинь Центрального континента, Цзянь Восточного континента, Юнь Западного континента, а также Янь и Лэй Южного континента и Лу со Сюэ Северного континента принадлежало к числу великих древних родов. Их історія вела свой отсчет с незапамятных времен и была куда более продолжительной, нежели у семи крупнейших орденов Центрального континента.</w:t>
+        <w:t>Семейство Се Центрального континента наряду с Цзинь Центрального континента, Цзянь Восточного континента, Юнь Западного континента, а также Янь и Лэй Южного континента и Лу со Сюэ Северного континента принадлежало к числу великих древних родов. Их история вела свой отсчет с незапамятных времен и была куда более продолжительной, нежели у семи крупнейших орденов Центрального континента.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ветвь семейства Се на Западном континенте откололась от основного древа Центрального континента добрых две тысячи лет назад, и с тех пор они практически не поддерживали связь. Ну не могли же они сохранить столь поразительное фамильное сходство сквозь века?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впрочем, на свете бывали и просто похожие люди, так что старейшина Чжэньань, пускай и сомневался, не стал лезть с расспросами в чужую родословную. Куда больший интерес для него представляли таланты и реальная сила цій пары.</w:t>
+        <w:t>Впрочем, на свете бывали и просто похожие люди, так что старейшина Чжэньань, пускай и сомневался, не стал лезть с расспросами в чужую родословную. Куда больший интерес для него представляли таланты и реальная сила этой пары.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>А уровень их мастерства в общих чертах был примерно равным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1086,99 +1086,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А Фэн, что с тобой? — Юнь Фэймяо подметил, как странно переменился в лице его товарищ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нічого, просто показалось.</w:t>
+        <w:t>— Ничего, просто показалось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Се Ян покачал головой и как ни в чем не бывало продолжил разбирать для Юнь Фэймяо сложные вопросы, связанные с построением массивов.</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t>Его статус: перевод редактируется</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>