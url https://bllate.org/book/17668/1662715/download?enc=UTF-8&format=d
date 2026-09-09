--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -158,51 +158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Цзян Цинжо был слеплен из другого теста: он вырос под крылом целой плеяды старейшин из Долины Бога Земледелия, а потому как в культивации, так и в алхимии уповал исключительно на надежность и основательность. К каждому новому рецепту он переходил лишь после того, как доводил приготовление предыдущего до абсолютного автоматизма, оттого-то среди его запасов преобладали снадобья исключительно высшего качества.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старейшина Даньлу остался донельзя доволен цій парой, но стоило ему перевести взгляд на плоды трудов Юнь Фэймяо и Се Яна, как он с самым несчастным видом отвернулся.</w:t>
+        <w:t>Старейшина Даньлу остался донельзя доволен этой парой, но стоило ему перевести взгляд на плоды трудов Юнь Фэймяо и Се Яна, как он с самым несчастным видом отвернулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нравом старейшина Даньлу обладал куда более кротким, нежели старейшина Фушоу, и попусту выходить из себя не любил. К тому же у этих двоих понимание алхимии изначально равнялось нулю, так что требовать от них невозможного было бы глупо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -222,51 +222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Узнав, что Юнь Фэймяо происходит из клана Юнь Западного континента, старейшина Даньлу мгновенно всё понял. В конце концов, в этом роду, ведущем свою историю с незапамятных времен, у всех потомков испокон веков преобладали духовные корни воды или льда, чуть реже встречался корень молнии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И лишь у обладателей множественных корней к цій основе могла примешаться ветвь дерева или земли.</w:t>
+        <w:t>И лишь у обладателей множественных корней к этой основе могла примешаться ветвь дерева или земли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но сколько бы корней ни переплеталось в их телах, у выходцев из клана Юнь физически не могли зародиться элементы металла или огня, отчего таланты всего семейства в области алхимии и ковки артефактов неизменно стремились к нулю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -350,83 +350,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не нужно так удивляться, да и всем остальным тоже нечего глаза таращить. Уловки мошенников становятся изощреннее день ото дня, и лишь досконально изучив методы их подделок, мы сможем уберечь себя от обмана, — с самым серьезным видом изрек старейшина Даньлу. — Однако нам дозволено лишь знать об этих уловках, но ни в коем случае нельзя применять их ради обмана или причинения вреда людям. Помните: если орден уличит кого-то в подобном, виновного ждет немедленное лишение культивации и позорное изгнание из секты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Все присутствующие согласно закивали, хотя втайне каждому безумно хотелось вытянуть шею и хоть краем глаза заглянуть в оглавление цій чудо-книги.</w:t>
+        <w:t>Все присутствующие согласно закивали, хотя втайне каждому безумно хотелось вытянуть шею и хоть краем глаза заглянуть в оглавление этой чудо-книги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Заметив этот живой интерес, старейшина Даньлу добавил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Данный труд — это самое свежее издание, которое я только-только привел в порядок. Поскольку остальным адептам еще нужно слушать лекцию, я попрошу нашего младшего племянника Юня сделать две копии цій рукописи. Одну я самолично отнесу в Хранилище книг, а вторую оставлю прямо в аудитории, дабы другие ученики могли переписать ее на досуге.</w:t>
+        <w:t>— Данный труд — это самое свежее издание, которое я только-только привел в порядок. Поскольку остальным адептам еще нужно слушать лекцию, я попрошу нашего младшего племянника Юня сделать две копии этой рукописи. Одну я самолично отнесу в Хранилище книг, а вторую оставлю прямо в аудитории, дабы другие ученики могли переписать ее на досуге.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юнь Фэймяо согласно кивнул. В конце концов, переписывание книг — отличный способ закрепить знания в памяти. С его феноменальными способностями двух раз вполне хватит, чтобы заучить весь текст слово в слово.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Словно наткнувшись на диковинную зверушку, он несколько раз обошел вокруг Се Яна и в конце концов был вынужден признать свое полное поражение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тут уж нічого не поделаешь, нулевой талант — это вовсе не фигура речи. Ведь Се Ян вполне успешно мог призывать пламя для плавки трав, да и с различными видами духовных растений был знаком не понаслышке, четко различая их свойства и характер воздействия.</w:t>
+        <w:t>Тут уж ничего не поделаешь, нулевой талант — это вовсе не фигура речи. Ведь Се Ян вполне успешно мог призывать пламя для плавки трав, да и с различными видами духовных растений был знаком не понаслышке, четко различая их свойства и характер воздействия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но вот лекарство у него не выходило хоть ты тресни!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -670,115 +670,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>По крайней мере, на фоне некоторых личных учеников, которые умудрялись попросту сжигать доверенные им растения в труху, творение этого юноши хотя бы можно было употреблять в пищу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но боги, какой же это переклад добра! Как можно было допустить, чтобы вся целебная сила бесследно испарилась в процессе плавки?</w:t>
+        <w:t>Но боги, какой же это перевод добра! Как можно было допустить, чтобы вся целебная сила бесследно испарилась в процессе плавки?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>До чего же абсурдный и нелепый талант!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старейшина Даньлу рассудил, что Се Яну будет куда полезнее назавжди оставить стезю алхимии, а потому решительно выложил перед ним два тома: «Полную энциклопедию сахаросодержащих духовных растений» и «Секретные рецепты приготовления сладостей мира практикующих».</w:t>
+        <w:t>Старейшина Даньлу рассудил, что Се Яну будет куда полезнее навсегда оставить стезю алхимии, а потому решительно выложил перед ним два тома: «Полную энциклопедию сахаросодержащих духовных растений» и «Секретные рецепты приготовления сладостей мира практикующих».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Се Ян от такого поворота событий натурально впал в ступор. Ладно бы ему предложили бросить алхимию — это он еще мог понять, но при чем здесь варка сахара?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Судя по всему, у тебя врожденная склонность к кондитерскому делу. Получившийся у тебя порошок хоть и лишен лекарственных свойств, зато под завязку пропитан чистой духовной энергией, так что его употребление принесет практикующим немалую пользу. Единственная беда — внешний вид подкачал, нормальный человек такое пробовать побоится. Изучи эти книги как следует. Постарайся створити сладости, которые придутся по сердцу каждому, и тем самым проложи себе дорогу к богатству и процветанию.</w:t>
+        <w:t>— Судя по всему, у тебя врожденная склонность к кондитерскому делу. Получившийся у тебя порошок хоть и лишен лекарственных свойств, зато под завязку пропитан чистой духовной энергией, так что его употребление принесет практикующим немалую пользу. Единственная беда — внешний вид подкачал, нормальный человек такое пробовать побоится. Изучи эти книги как следует. Постарайся создать сладости, которые придутся по сердцу каждому, и тем самым проложи себе дорогу к богатству и процветанию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Выдав эту тираду, старейшина Даньлу с гордо поднятой головой зашагал к следующему ученику, потерпевшему фиаско на ниве алхимии. В глубине души он несказанно гордился собой, находя себя поистине мудрым наставником, умеющим находить индивидуальный подход к каждому подопечному.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -798,51 +798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Во-вторых, он искренне пекся о благосостоянии своих подопечных. Даже если у человека не лежала душа к медицине, нельзя было упускать ни единой возможности для заработка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он завжди готов был оказать ученикам должную поддержку и вдохновить их на усердную учебу и широкое развитие дела, дабы те держались как можно дальше от бедности.</w:t>
+        <w:t>Он всегда готов был оказать ученикам должную поддержку и вдохновить их на усердную учебу и широкое развитие дела, дабы те держались как можно дальше от бедности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чем дольше старейшина Даньлу предавался этим мыслям, тем более заботливым и широких взглядов человеком себе казался. И лишь Се Ян остался сидеть на своем месте в полнейшем замешательстве, чувствуя, как мысли в его голове окончательно заходят шариками за ролики.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -926,163 +926,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А можно мне попробовать? — Юнь Фэймяо так и загорелся нетерпением.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Наверное, не стоит... Вигляд у этого варева больно уж неказистый, — Се Ян на подсознательном уровне полагал, что уродливые вещи по определению не могут быть вкусными.</w:t>
+        <w:t>— Наверное, не стоит... Вид у этого варева больно уж неказистый, — Се Ян на подсознательном уровне полагал, что уродливые вещи по определению не могут быть вкусными.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да брось ты! Будь этот порошок гадостью на вкус, старейшина Даньлу ни за что не стал бы подбивать тебя на варку сахара, — к их разговору немедленно подключился Гун Чжоу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Подумать только, не залишилось ни единой капли целебных свойств... Брат Се, как тебе вообще удалось этого добиться? — Цзян Цинжо тоже не удержался и подошел полюбопытствовать.</w:t>
+        <w:t>— Подумать только, не осталось ни единой капли целебных свойств... Брат Се, как тебе вообще удалось этого добиться? — Цзян Цинжо тоже не удержался и подошел полюбопытствовать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глядя на три уставившиеся на него пары полных нетерпения глаз, а затем на остальных личных учеников, в чьих взглядах сквозило точно такое же любопытство, Се Ян со вздохом уступил. Он разделил получившуюся кучку черного порошка на несколько порций и раздал каждому желающему по щепотке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В то же мгновение на него посыпался целый град искренних похвал, и со всех сторон дружным хором зазвучали советы всенепременно заняться изучением кондитерского дела.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Се Ян: ...</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t>Его статус: перевод редактируется</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>