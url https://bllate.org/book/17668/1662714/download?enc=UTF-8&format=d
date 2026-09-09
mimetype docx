--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -206,115 +206,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Янь Янь сам обалдел от собственного смеха: неужели со стороны его хохот звучит именно так?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В обычное время захотелось посмеяться — взял да посмеялся, ніхто особо не прислушивается. Но сейчас, когда это происходило помимо его воли, он ухитрился уловить пару интонаций, и звук оказался донельзя режущим слух!</w:t>
-[...15 lines deleted...]
-        <w:t>Он ведь завжди считал себя вполне приличным и благородным человеком!</w:t>
+        <w:t>В обычное время захотелось посмеяться — взял да посмеялся, никто особо не прислушивается. Но сейчас, когда это происходило помимо его воли, он ухитрился уловить пару интонаций, и звук оказался донельзя режущим слух!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он ведь всегда считал себя вполне приличным и благородным человеком!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Отчего же его смех так сильно смахивает на злодейский?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Какое счастье, что книжные злодеи обычно издают утробное зловещее кряхтение, которое мало походило на его раскатистое «ха-ха-ха» да «кхе-кхе», иначе ему вовек бы не отмыться от подозрений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Многие в аудитории невольно заразились этим смехом, но под суровым взором старейшины Фушоу ніхто не смел издать ни звука. Отчаянно сдерживаясь, ученики едва ли не корчились от рези в животах, из последних сил стараясь сосредоточиться на рисовании рун.</w:t>
+        <w:t>Многие в аудитории невольно заразились этим смехом, но под суровым взором старейшины Фушоу никто не смел издать ни звука. Отчаянно сдерживаясь, ученики едва ли не корчились от рези в животах, из последних сил стараясь сосредоточиться на рисовании рун.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вот только преуспеть в этом деле удалось немногим. Если не считать Сюэ Бинъянь с пика Цзяньинь и Лу Баобао с пика Цзяньшоу, из-под чьих кистей вышло по одному талисману низшего качества, у остальных дело не продвинулось ни на йоту.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,67 +526,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Второй талисман обездвиживания низшего качества, вышедший из-под кисти Сюэ Бинъянь, оказался налеплен на Се Яна. Впрочем, сила его действия была весьма ничтожной: пускай Се Ян и не мог совершать размашистых движений, его пальцы сохраняли подвижность, да и ногой он вполне мог шевелить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сам Се Ян вовсе не горел желанием дрыгать конечностью, однако старейшина Фушоу рассудил, что подобное упущение не позволит создателю талисмана узреть свои помилки. А потому он велел Се Яну всенепременно начать трясти ногой, дабы продемонстрировать аудитории предел эффективности слабой руны.</w:t>
-[...15 lines deleted...]
-        <w:t>Се Яну нічого не оставалось, кроме как, сгорая от стыда, раз за разом выполнять приказ наставника.</w:t>
+        <w:t>Сам Се Ян вовсе не горел желанием дрыгать конечностью, однако старейшина Фушоу рассудил, что подобное упущение не позволит создателю талисмана узреть свои ошибки. А потому он велел Се Яну всенепременно начать трясти ногой, дабы продемонстрировать аудитории предел эффективности слабой руны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Се Яну ничего не оставалось, кроме как, сгорая от стыда, раз за разом выполнять приказ наставника.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Видит бог, ему никогда прежде не доводилось совершать столь нелепых движений. Поначалу его нога ходила ходуном донельзя деревянно, за что он тут же удостоился нагоняя от старейшины Фушоу — мол, подобное исполнение вводит соучеников в заблуждение, мешая им составить верное представление о собственном уровне, что в будущем может сослужить им дурную службу...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -606,51 +606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он и сам понимал, что поступает некрасиво, но видеть, как на вечно невозмутимом и холодном лице Се Яна проступает выражение полнейшей безысходности и тоски по несбывшемуся, было невыразимо забавно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впрочем, памятуя об их давней детской дружбе, Юнь Фэймяо рассудил, что обязан поскорее вызволить товарища из цій пучины позора. А потому он в мгновение ока начертал талисман обездвиживания высшего качества и, улучив момент, когда Се Ян опустил голову так низко, что видна была лишь его макушка, ловким движением припечатал бумагу к его телу.</w:t>
+        <w:t>Впрочем, памятуя об их давней детской дружбе, Юнь Фэймяо рассудил, что обязан поскорее вызволить товарища из этой пучины позора. А потому он в мгновение ока начертал талисман обездвиживания высшего качества и, улучив момент, когда Се Ян опустил голову так низко, что видна была лишь его макушка, ловким движением припечатал бумагу к его телу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Се Ян тут же замер как вкопанный и мысленно перевел дух: наконец-то можно прекратить эту пытку!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -702,99 +702,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вот только, стоило уроку закончиться, старейшина Фушоу поспешил отправиться к главе секты ради доклада.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чувства практикующих отличались феноменальной чуткостью, что уж говорить о мастере стадии Слияния Пустоты! Разве могли два юнца стадии Очищения Ци шушукаться у него под самым носом так, чтобы он нічого не заметил?</w:t>
+        <w:t>Чувства практикующих отличались феноменальной чуткостью, что уж говорить о мастере стадии Слияния Пустоты! Разве могли два юнца стадии Очищения Ци шушукаться у него под самым носом так, чтобы он ничего не заметил?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Даже с учетом того, что ребята общались посредством прямой передачи мыслей вслух, старейшина расслышал каждое слово до единого.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>И фраза Се Яна о том, что его жизнь и смерть отнюдь не находятся в его собственной власти, определенно указывала на какую-то серьезную проблему!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коли у обладателя небесного духовного корня за душой имелись подобные тайны, это автоматически становилось делом государственной важности для всего ордена Ванцзянь. Следовало всенепременно докопаться до сути и ни в коем случае не допустить, чтобы с Се Яном что-нибудь случилось.</w:t>
+        <w:t>Когда у обладателя небесного духовного корня за душой имелись подобные тайны, это автоматически становилось делом государственной важности для всего ордена Ванцзянь. Следовало всенепременно докопаться до сути и ни в коем случае не допустить, чтобы с Се Яном что-нибудь случилось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В конце концов, слухи о том, что в нынешний призыв орден заполучил аж три с половиной обладателя небесного корня (Сыту Синь с его угасающим даром шел за половинку), уже успели разлететься среди недоброжелателей, и теперь множество сил и фракций пристально наблюдали за каждым шагом секты Ванцзянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,67 +878,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я еще во время первой встречи подметил, что у этого мальчика на душе лежит тяжкий груз, но никак не думал, что дело дошло до неспособности распоряжаться собственной жизнью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Подобные симптомы обычно указывали на наложенное проклятие, но будь оно так, глава секты непременно разглядел бы следы чужого вмешательства. Однако, сколько он ни приглядывался к парню, кроме некоторых странностей в его ауре удачи, нічого подозрительного обнаружить не удавалось.</w:t>
-[...15 lines deleted...]
-        <w:t>— Розділ, как нам поступить в сложившейся ситуации? — испросил указаний старейшина Фушоу.</w:t>
+        <w:t>Подобные симптомы обычно указывали на наложенное проклятие, но будь оно так, глава секты непременно разглядел бы следы чужого вмешательства. Однако, сколько он ни приглядывался к парню, кроме некоторых странностей в его ауре удачи, ничего подозрительного обнаружить не удавалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Глава, как нам поступить в сложившейся ситуации? — испросил указаний старейшина Фушоу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Пока мы не проясним все обстоятельства, остается лишь поручить Юаньчэню, Яньшу и младшему брату Сяо приглядывать за ним повнимательнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -958,99 +958,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Юаньчэнь и Яньшу всё же принадлежат к младшему поколению, а владыка пика Сяо вечно занят своими...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хоть младший брат Сяо и любит порой подурачиться, в серьезных делах на него завжди можно положиться, уж поверь мне, — глава секты Цзи махнул рукой, прерывая возражения. — Ступай к себе и смотри не проговорись перед детьми. Я приму это к сведению.</w:t>
-[...15 lines deleted...]
-        <w:t>На самом деле никакого четкого плану у него не было, но что еще ему оставалось делать, раз он пребывал в полном ведении? Пытаться силой вытянуть из мальчишки признание было глупо и нереалистично, это могло лишь спровоцировать волну протеста.</w:t>
+        <w:t>— Хоть младший брат Сяо и любит порой подурачиться, в серьезных делах на него всегда можно положиться, уж поверь мне, — глава секты Цзи махнул рукой, прерывая возражения. — Ступай к себе и смотри не проговорись перед детьми. Я приму это к сведению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле никакого четкого плана у него не было, но что еще ему оставалось делать, раз он пребывал в полном ведении? Пытаться силой вытянуть из мальчишки признание было глупо и нереалистично, это могло лишь спровоцировать волну протеста.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сейчас оставалось лишь передать эти сведения младшему брату Сяо в надежде, что тот проявит к своему ученику чуть больше отеческой заботы и тепла, дабы расположить к себе юного Се Яна и заставить того раскрыть душу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вскоре послание от глави секты Цзи легло на стол владыки пика Сяо.</w:t>
+        <w:t>Вскоре послание от главы секты Цзи легло на стол владыки пика Сяо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Едва пробежав глазами по строчкам, владыка Сяо недовольно насупился:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>