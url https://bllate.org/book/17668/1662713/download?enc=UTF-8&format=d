--- v0 (2026-07-05)
+++ v1 (2026-09-09)
@@ -46,99 +46,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юнь Фэймяо с Се Яном не отставали от их большой компании.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поскольку, как говорится, сытый голодному не товарищ, а за доброе угощение завжди платят добром, старшие братья и сестры, глядя на эту парочку, находили их всё более заботливыми и послушными. По пути они наперебой принялись просвещать младших насчет негласных правил и порядков, царивших на пике Шуе.</w:t>
+        <w:t>Поскольку, как говорится, сытый голодному не товарищ, а за доброе угощение всегда платят добром, старшие братья и сестры, глядя на эту парочку, находили их всё более заботливыми и послушными. По пути они наперебой принялись просвещать младших насчет негласных правил и порядков, царивших на пике Шуе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>И пускай с самого первого дня вступления в орден каждому ученику выдавали на руки свод правил секты, в нем насчитывалось несколько тысяч статей. Разве мог хоть один новичок с ходу зазубрить такую прорву текста?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юнь Фэймяо и Се Ян, которые на самом деле уже успели выучить всё до единой строчки, со смиренным видом внимали чужому опыту — ведь живые, образные объяснения старших братьев и сестер были куда полезнее и подробнее сухих, безжизненных параграфов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коли внушительная орава личных учеников практически одновременно опустилась на пике Шуе, это повергло в глубокое изумление всех прибывших пораньше адептов.</w:t>
+        <w:t>Когда внушительная орава личных учеников практически одновременно опустилась на пике Шуе, это повергло в глубокое изумление всех прибывших пораньше адептов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Если не считать межорденских состязаний, они впервые видели, чтобы личные ученики являлись на занятия в столь полном составе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -190,115 +190,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Если бы не тот факт, что на момент вступления в орден он был совсем юн и при этом ухитрялся на стадии Очищения Ци в пух и прах громить учеников стадии Возведения Фундамента, так что те лишь жалобно выли, глава секты давным-давно упрятал бы его в принудительное уединение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поскольку для новоприбывших личных учеников это был первый учебный день, все адепты, которым полагалось присутствовать на уроках, явились заранее — каждому не терпелось хоть краем глаза узреть лик новых гениев. Ніхто и помыслить не мог, что вместе с ними завалится и целая толпа старших.</w:t>
+        <w:t>Поскольку для новоприбывших личных учеников это был первый учебный день, все адепты, которым полагалось присутствовать на уроках, явились заранее — каждому не терпелось хоть краем глаза узреть лик новых гениев. Никто и помыслить не мог, что вместе с ними завалится и целая толпа старших.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Что же до этих самых старших личных учеников, то если Бай Юаньчэнь, достигший стадии Трансформации Божества, явился сюда ради чтения лекций, то остальные притащились исключительно ради веселья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они рассудили, что раз уж вчера они вместе пировали, а сьогодні утром делили трапезу за чашей каши, то совместный поход на утренний урок обещал стать весьма забавным делом — вот и явились все как один.</w:t>
+        <w:t>Они рассудили, что раз уж вчера они вместе пировали, а сегодня утром делили трапезу за чашей каши, то совместный поход на утренний урок обещал стать весьма забавным делом — вот и явились все как один.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В конце концов, при свободном графике они имели полное право посещать любые занятия, какие только душеньке угодно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Разумеется, кое-кого из старших явиться на лекции обязали суровые старейшины ради восполнения пробелов в знаниях, но сие обстоятельство было слишком постыдным, так что распространяться о нем ніхто не собирался.</w:t>
+        <w:t>Разумеется, кое-кого из старших явиться на лекции обязали суровые старейшины ради восполнения пробелов в знаниях, но сие обстоятельство было слишком постыдным, так что распространяться о нем никто не собирался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Зато расписание новоприбывших учеников не предполагало подобной вольницы. Первым делом им предстояло в течение одного часа вместе с остальными адептами отрабатывать базовые техники владения мечом, а затем еще один час постигать основы фехтования внутреннего круга секты Ванцзянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -510,51 +510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это кто тут не любит учиться? — возмутился Гун Чжоу. — Разве я плохо освоил новые техники меча? Сам старейшина Цзяньи меня похвалил! А что до остального — раз уж у меня нет к этому таланта, то зачем мне взваливать на себя лишний груз?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— С чего ты взял, что у тебя нет таланта? Я видел результаты твоих вступительных испытаний: понимание техник культивации — восемьдесят пять балів, понимание кузнечного дела — девяносто пять, а ко всем остальным путям — по двадцать балів. Это значит, что какого бы предмета ты ни коснулся, ты способен постичь его хотя бы поверхностно. Так почему бы не поучиться?</w:t>
+        <w:t>— С чего ты взял, что у тебя нет таланта? Я видел результаты твоих вступительных испытаний: понимание техник культивации — восемьдесят пять баллов, понимание кузнечного дела — девяносто пять, а ко всем остальным путям — по двадцать баллов. Это значит, что какого бы предмета ты ни коснулся, ты способен постичь его хотя бы поверхностно. Так почему бы не поучиться?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В голосе Се Яна послышались нотки досады на друга, который никак не желал браться за ум:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -734,51 +734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Как все вы можете убедиться, именно так и работает талисман обездвиживания, — холодно хмыкнул старейшина Фушоу. Он повернулся к стене, на которой висел белый щит, и неторопливо начертал на нем две руны, снабдив каждую подписью с названием и принципом действия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Похоже, сухая теория навеяла на некоторых присутствующих скуку. Раз так, то можете взять свои кисти и бумагу для талисманов и попробовать сотворить нечто подобное самостоятельно. На доске представлены простейшие руны: талисман обездвиживания и талисман безудержного хохота. Через пару хвилин вы сможете опробовать готовые талисманы обездвиживания на Се Яне, а талисманы безудержного хохота — на Гун Чжоу. Это послужит им заслуженным наказанием за то, что вместо прослушивания лекции они сошлись вместе и шептались по углам. Надеюсь, все остальные извлекут из этого урок, иначе следующим наглядным пособием на моем уроке станет кто-то из вас.</w:t>
+        <w:t>— Похоже, сухая теория навеяла на некоторых присутствующих скуку. Раз так, то можете взять свои кисти и бумагу для талисманов и попробовать сотворить нечто подобное самостоятельно. На доске представлены простейшие руны: талисман обездвиживания и талисман безудержного хохота. Через пару минут вы сможете опробовать готовые талисманы обездвиживания на Се Яне, а талисманы безудержного хохота — на Гун Чжоу. Это послужит им заслуженным наказанием за то, что вместо прослушивания лекции они сошлись вместе и шептались по углам. Надеюсь, все остальные извлекут из этого урок, иначе следующим наглядным пособием на моем уроке станет кто-то из вас.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В то же мгновение, как слова старейшины Фушоу сорвались с губ, в душе Се Яна шевельнулось отчетливое желание немедленно порвать всякие дружеские узы с Гун Чжоу, вот только заявлять об этом сейчас было уже поздно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>