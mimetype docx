--- v0 (2026-07-07)
+++ v1 (2026-09-09)
@@ -286,99 +286,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Мысленно коря себя за оплошность, Се Ян напрочь позабыл о происходящем на поляне и принялся баюкать и успокаивать Юнь Фэймяо, пока тот наконец мирно не заснул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коли на следующее утро Се Ян открыл глаза, Юнь Фэймяо всё еще крепко спал. Постаравшись не шуметь, Се Ян тихонько поднялся с постели и со всей сознательностью отправился на кухню, дабы приготовить для друга завтрак.</w:t>
+        <w:t>Когда на следующее утро Се Ян открыл глаза, Юнь Фэймяо всё еще крепко спал. Постаравшись не шуметь, Се Ян тихонько поднялся с постели и со всей сознательностью отправился на кухню, дабы приготовить для друга завтрак.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>И пускай старшие братья и сестры снабдили их внушительным запасом пилюль голодания, Се Ян прекрасно знал, что Юнь Фэймяо не питает к ним особой любви.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Приняв во внимание, что многие ученики до сих пор не покинули пик Цзяньсяо, Се Ян сварил целую бадью ямсовой каши и предусмотрительно разложил ее по пиалам, дабы каждому досталось по порции.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Проснувшаяся второй Лу Баобао при виде цій картины от изумления едва не выронила челюсть. Она тихонько подтолкнула локтем стоявшую рядом Цзинь Линэр и прошептала:</w:t>
+        <w:t>Проснувшаяся второй Лу Баобао при виде этой картины от изумления едва не выронила челюсть. Она тихонько подтолкнула локтем стоявшую рядом Цзинь Линэр и прошептала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Похоже, в нашем ордене Ванцзянь мужчины куда более домовитые и заботливые.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,83 +398,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— С чего ты это взяла?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ну как же! Погляди сама: вчера на кухне вовсю хлопотали четверо старших братьев, ночью старший брат Шэнь варил для всех отрезвляющий отвар, а сьогодні утром старший брат Се приготовил нам кашу. Какая трогательная забота!</w:t>
-[...31 lines deleted...]
-        <w:t>— Да вроде нет, — Лу Баобао помотала головой, после чего с грустной миной поведала: — Коли я в детстве закаляла тело, произошел один несчастный случай. С тех пор я могу воспринимать только текстуру пищи, а вот вкуса совсем не различаю.</w:t>
+        <w:t>— Ну как же! Погляди сама: вчера на кухне вовсю хлопотали четверо старших братьев, ночью старший брат Шэнь варил для всех отрезвляющий отвар, а сегодня утром старший брат Се приготовил нам кашу. Какая трогательная забота!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ... — Цзинь Линэр лишь беззвучно вздохнула. — Неужели ты в тех ночных чарках с отваром не почувствовала решительно ничего странного?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да вроде нет, — Лу Баобао помотала головой, после чего с грустной миной поведала: — Когда я в детстве закаляла тело, произошел один несчастный случай. С тех пор я могу воспринимать только текстуру пищи, а вот вкуса совсем не различаю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>