--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -366,115 +366,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Шэнь Яньшу только сейчас заметил возвращение Е Чжэна и с покорным видом прихватил кувшин, стоявший прямо перед Сы Цзюньчжанем, дабы отнести его первому старшему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>То было коллекционное вино, которое Сы Цзюньчжань берег как зеницу ока и извлек на свет лишь пару хвилин назад; он как раз сидел в раздумьях, стоит ли его откупоривать, когда Шэнь Яньшу без зазрения совести умыкнул кувшин прямо у него из-под носа. От великого возмущения Сы Цзюньчжань несколько раз чувствительно пихнул Шэнь Яньшу кулаком в бок, но выказывать недовольство в присутствии Е Чжэна не посмел.</w:t>
-[...15 lines deleted...]
-        <w:t>Е Чжэн, хоть и заметил их мелкую потасовку, сделал вид, будто нічого не произошло. Зная прижимистый нрав Сы Цзюньчжаня, можно было не сомневаться, что подобного духовного вина в его закромах припрятан далеко не один кувшин, так что можно пить со спокойной совестью.</w:t>
+        <w:t>То было коллекционное вино, которое Сы Цзюньчжань берег как зеницу ока и извлек на свет лишь пару минут назад; он как раз сидел в раздумьях, стоит ли его откупоривать, когда Шэнь Яньшу без зазрения совести умыкнул кувшин прямо у него из-под носа. От великого возмущения Сы Цзюньчжань несколько раз чувствительно пихнул Шэнь Яньшу кулаком в бок, но выказывать недовольство в присутствии Е Чжэна не посмел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Чжэн, хоть и заметил их мелкую потасовку, сделал вид, будто ничего не произошло. Зная прижимистый нрав Сы Цзюньчжаня, можно было не сомневаться, что подобного духовного вина в его закромах припрятан далеко не один кувшин, так что можно пить со спокойной совестью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Даже если и придется потом возмещать убытки, платить всё равно будет второй брат — кто ему виноват, что у него руки такие загребущие?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На столах полно другого питья, а второй непременно позарился на добро Сы Цзюньчжаня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Чжэн наполнил свой кубок, но, взглянув на младших братьев и сестер, которые уже лежали вповалку в самых живописных позах, понял, что какие бы речи он сейчас ни толкал, до их затуманенного разума нічого не дойдет.</w:t>
+        <w:t>Е Чжэн наполнил свой кубок, но, взглянув на младших братьев и сестер, которые уже лежали вповалку в самых живописных позах, понял, что какие бы речи он сейчас ни толкал, до их затуманенного разума ничего не дойдет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Поэтому он не стал разводить демагогию, а просто высоко поднял кубок и зычно провозгласил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Яньшу при этих словах невольно дернул уголком рта, мысленно окрестив первого старшего брата истинным извергом. Видати подобное в самый разгар веселья — всё равно что ушат ледяной воды на голову вылить!</w:t>
+        <w:t>Шэнь Яньшу при этих словах невольно дернул уголком рта, мысленно окрестив первого старшего брата истинным извергом. Выдать подобное в самый разгар веселья — всё равно что ушат ледяной воды на голову вылить!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>И действительно, стоило словам Е Чжэна прозвучать над поляной, как те из гостей, в ком еще теплились остатки сознания, из последних сил начали расползаться, отчаянно пытаясь вернуться на свои вершины ради спасительного сна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— С твоими-то талантами ты еще смеешь соваться варить отрезвляющий отвар?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А что не так? — Шэнь Яньшу улыбнулся на редкость нежной и кроткой улыбкой. — По крайней мере, от него еще ніхто не умирал, зато хмель как рукой снимает.</w:t>
+        <w:t>— А что не так? — Шэнь Яньшу улыбнулся на редкость нежной и кроткой улыбкой. — По крайней мере, от него еще никто не умирал, зато хмель как рукой снимает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сы Цзюньчжань судорожно сглотнул и, больше не смея даже взглянуть на Шэнь Яньшу, поспешно уволок за собой подвернувшуюся под руку Ту Фэн.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Все-таки детская душа, что тут скажешь. Эти разговоры в духе «с кем ты дружишь, а с кем нет» точь-в-точь походили на их беседы в четырех-пятилетнем возрасте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впрочем, Юнь Фэймяо ведь исполнилось всего четырнадцать лет, так что его чувства еще попросту не успели проснуться, и в этом не было нічого удивительного.</w:t>
+        <w:t>Впрочем, Юнь Фэймяо ведь исполнилось всего четырнадцать лет, так что его чувства еще попросту не успели проснуться, и в этом не было ничего удивительного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>И пускай в его жизни уже успел помелькать один жених, Се Ян прекрасно видел, что в то время Юнь Фэймяо воспринимал Сыту Синя исключительно как постоянного товарища по детским забавам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>