--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -190,51 +190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Достаточно лишь сохранять бесстрастие на лице и безукоризненно соблюдать этикет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Благо лицо у него оставалось по-детски нежным, так что обычное отсутствие эмоций ніхто не принял бы за намеренно недовольную мину.</w:t>
+        <w:t>Благо лицо у него оставалось по-детски нежным, так что обычное отсутствие эмоций никто не принял бы за намеренно недовольную мину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ло Шуанбай, глядя на такого Юнь Фэймяо, лишь мысленно сокрушался, что с кем поведешься, от того и наберешься. Прежде с молодым господином Юнем было так легко управляться, как же он ухитрился стать таким скользким всего за полмесяца общения с Се Яном?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,67 +334,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но не зная всей картины, они предпочитали воздерживаться от суждений. Истинное отвращение у них вызывал лишь этот неведомый Сыту Синь, которого они в глаза не видели, тогда как к Ло Шуанбаю они пока просто присматривались.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К тому же, когда вокруг раскинулись чарующие пейзажи, а столы ломились от изысканных яств, ніхто не желал упускать эти редкие благословенные мгновения.</w:t>
-[...15 lines deleted...]
-        <w:t>Куда больше всяких сплетен им хотелось в полной мере насладиться цій ночью и как следует пообщаться с товарищами по ордену.</w:t>
+        <w:t>К тому же, когда вокруг раскинулись чарующие пейзажи, а столы ломились от изысканных яств, никто не желал упускать эти редкие благословенные мгновения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Куда больше всяких сплетен им хотелось в полной мере насладиться этой ночью и как следует пообщаться с товарищами по ордену.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Лишь Шэнь Яньшу, Сы Цзюньчжань и Бай Юаньчэнь бесстрастно наблюдали за новоприбывшими личными учениками, постепенно составляя в уме общее представление о характере каждого из них.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,147 +718,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Стоило ему увидеть подобную улыбку Шэнь Яньшу, как в нем просыпался суеверный страх. Предыдущие несколько раз, когда Шэнь Яньшу вот так же с улыбкой хлопал его по макушке, неизменно заканчивались тем, что тот вываливал перед ним гору толстенных свитков и ведомостей, заставляя помогать с разбором и записями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он ведь человек простий, откуда ему взять сноровку для столь кропотливого труда?</w:t>
+        <w:t>Он ведь человек простой, откуда ему взять сноровку для столь кропотливого труда?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>От одних только текстов, не имевших отношения к боевым техникам, у него начинала раскалываться голова.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Умница, — Шэнь Яньшу вновь с улыбкой похлопал его по плечу, после чего всучил ему в руки тарелку с духовными плодами грозового атрибута. — Ступай-ка лучше поешь, а если совсем скучно станет, пойди пообщайся со своим младшим братом, укрепи родственные узы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юнь Фэйиню нічого не оставалось, кроме как покорно вернуться на свое место подле Юнь Фэймяо.</w:t>
+        <w:t>Юнь Фэйиню ничего не оставалось, кроме как покорно вернуться на свое место подле Юнь Фэймяо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Шэнь Яньшу рассудил, что если они втроем продолжат шушукаться, то Ло Шуанбай и сам может почуять неладное, а потому увлек Бай Юаньчэня обратно в круг веселящихся учеников.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Сегодняшняя ночь — это редкая возможность сойтись вместе за одной трапезой. Как самый старший среди присутствующих здесь братьев, я хочу первым делом поднять чарку за всех вас, дабы поприветствовать наших новых младших братьев и сестер, — Бай Юаньчэнь первым высоко воздел свой кубок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Среди цій компании он не только обладал наибольшим жизненным опытом, но и его культивация превосходила остальных. Посему, стоило ему взять слово, как все разговоры и движения вмиг затихли, и ученики дружно подняли свои кубки навстречу.</w:t>
+        <w:t>Среди этой компании он не только обладал наибольшим жизненным опытом, но и его культивация превосходила остальных. Посему, стоило ему взять слово, как все разговоры и движения вмиг затихли, и ученики дружно подняли свои кубки навстречу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Бай Юаньчэнь коснулся своим кубком кубков остальных по воздуху, после чего отступил в сторону, уступая место Шэнь Яньшу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Этот шлепок немного вернул Юнь Фэймяо ясность мысли. Он высоко воздел свой кубок и во весь голос провозгласил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Пью за то, чтобы великая удача и благословенные звезды завжди вели нас с вами по жизни! Пусть любые подлецы, что встретятся на нашем пути, сгинут без следа, а любые коварные замыслы против нас обернутся сокрушительным ударом против самих заговорщиков! Пусть любые узкие горлышки в культивации проходяться гладко и без потерь, а в моменты смертельной опасности завжди открывается спасительный джерело жизни! Пусть путь к вознесению будет прям и чист, и пусть пред нами откроются выси девяти небес, дабы мы могли парить там в полном упоении и свободе!</w:t>
+        <w:t>— Пью за то, чтобы великая удача и благословенные звезды всегда вели нас с вами по жизни! Пусть любые подлецы, что встретятся на нашем пути, сгинут без следа, а любые коварные замыслы против нас обернутся сокрушительным ударом против самих заговорщиков! Пусть любые узкие горлышки в культивации проходяться гладко и без потерь, а в моменты смертельной опасности всегда открывается спасительный источник жизни! Пусть путь к вознесению будет прям и чист, и пусть пред нами откроются выси девяти небес, дабы мы могли парить там в полном упоении и свободе!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>