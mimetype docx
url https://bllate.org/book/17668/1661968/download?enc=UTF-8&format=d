--- v0 (2026-07-07)
+++ v1 (2026-09-09)
@@ -238,163 +238,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Сформировать ядро? — задумался Юнь Фэймяо. — Это нечто похожее на то, как при зарождении души можно полностью изменить черты лица?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Схоже, но всё же немного иначе, — принялся объяснять Цзян Цинжоу. — То, что происходит на стадии Зарождающейся Души, куда более чудесно: там можно вылепить себе облик, который вообще не имеет нічого общего с твоим прежним видом, а особо искушенные мастера и вовсе способны сменить пол. А вот способ на стадии Золотого Ядра скорее напоминает ускорение роста. Каждый раз, когда мы, практики, совершаем прорыв на новый крупный уровень культивации, наша плоть, кости и меридианы претерпевают определенные изменения. Обычно все мы предпочитаем использовать этот миг, дабы расширить меридианы, однако эту силу можно направить и на другие части физического тела. К примеру, ты можешь слегка удлинить себе ноги или сделать плечи пошире. Однако подобное насильственное ускорение роста таит в себе скрытые угрозы для организма, так что к моменту прорыва тебе понадобится заготовить несколько небесных и земных даров, обладающих мощнейшей жизненной силой. Напитав тело духовной энергией жизни прямо во время возвышения, ты сможешь заставить свой организм поскорее оформиться, причем без всякого вреда для здоровья. Вот только вещицы, исполненные жизненной силы, отыскать непросто, да и контролировать меру этого ускорения — задача не из легких. Если ненароком переусердствовать и разом превратить себя в дряхлого старика, выйдет донельзя печально.</w:t>
+        <w:t>— Схоже, но всё же немного иначе, — принялся объяснять Цзян Цинжоу. — То, что происходит на стадии Зарождающейся Души, куда более чудесно: там можно вылепить себе облик, который вообще не имеет ничего общего с твоим прежним видом, а особо искушенные мастера и вовсе способны сменить пол. А вот способ на стадии Золотого Ядра скорее напоминает ускорение роста. Каждый раз, когда мы, практики, совершаем прорыв на новый крупный уровень культивации, наша плоть, кости и меридианы претерпевают определенные изменения. Обычно все мы предпочитаем использовать этот миг, дабы расширить меридианы, однако эту силу можно направить и на другие части физического тела. К примеру, ты можешь слегка удлинить себе ноги или сделать плечи пошире. Однако подобное насильственное ускорение роста таит в себе скрытые угрозы для организма, так что к моменту прорыва тебе понадобится заготовить несколько небесных и земных даров, обладающих мощнейшей жизненной силой. Напитав тело духовной энергией жизни прямо во время возвышения, ты сможешь заставить свой организм поскорее оформиться, причем без всякого вреда для здоровья. Вот только вещицы, исполненные жизненной силы, отыскать непросто, да и контролировать меру этого ускорения — задача не из легких. Если ненароком переусердствовать и разом превратить себя в дряхлого старика, выйдет донельзя печально.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юнь Фэймяо прилежно наматывал этот совет на ус, а сам в то же время в глубине души тайком обратился к источнику жизненной силы:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Шуйшуй, когда придет время, сможешь помочь мне удержать нужную меру?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Я не справлюсь! — поспешно заболтал своей иллюзорной крошечной головкой джерело жизненной силы. — Я же могу ненароком сразу превратить тебя в дедушку! Такую тонкую ювелирную работу лучше поручить Маленькому Дотосу, он у нас куда более аккуратный».</w:t>
+        <w:t>«Я не справлюсь! — поспешно заболтал своей иллюзорной крошечной головкой источник жизненной силы. — Я же могу ненароком сразу превратить тебя в дедушку! Такую тонкую ювелирную работу лучше поручить Маленькому Дотосу, он у нас куда более аккуратный».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юнь Фэймяо мысленно пожурил Шуйшуй за бесполезность и принялся осыпать маленький лотос похвалами до тех пор, пока тот от смущения не прикрыл свой бутон зеленым листом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Спілкування в море сознания заняло всего одно мгновение, и Юнь Фэймяо, вновь подняв глаза, спросил Цзян Цинжоу:</w:t>
+        <w:t>Общение в море сознания заняло всего одно мгновение, и Юнь Фэймяо, вновь подняв глаза, спросил Цзян Цинжоу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А если кто-то, вроде моего третьего брата, уже упустил возможность изменить облик на стадии Зарождающейся Души, можно ли провернуть такое ускорение роста во время перехода на стадию Трансформации Божества?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— На стадии Трансформации Божества это всё еще осуществимо, просто будет куда труднее, чем во время формирования ядра. Ну а после преодоления цій стадии черты лица закрепляются окончательно, и далее облик меняется лишь естественным путем.</w:t>
+        <w:t>— На стадии Трансформации Божества это всё еще осуществимо, просто будет куда труднее, чем во время формирования ядра. Ну а после преодоления этой стадии черты лица закрепляются окончательно, и далее облик меняется лишь естественным путем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Отлично, я всё понял. Премного благодарен брату Цзяну за наставление!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -638,67 +638,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На их Восточном континенте тоже имелся один клан, сплошь состоявший из красивых людей, однако из-за нехватки сил они в итоге опустились до положения бесправных сосудов для парной культивации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Оттого-то столь прекрасные и одновременно могущественные практики из клана Юнь и являлись такой редкой драгоценностью. Цзян Цинжоу хватало одного взгляда на них, чтобы поднять себе настроение, и в меру своих сил он завжди был готов помочь им делом или советом.</w:t>
-[...15 lines deleted...]
-        <w:t>Юнь Фэймяо и не подозревал о скрытой страсти Цзян Цинжоу к красивым лицам; он лишь искренне рассудил, что в наши дни людей со столь благородной внешностью и столь чудесным характером залишилось совсем немного.</w:t>
+        <w:t>Оттого-то столь прекрасные и одновременно могущественные практики из клана Юнь и являлись такой редкой драгоценностью. Цзян Цинжоу хватало одного взгляда на них, чтобы поднять себе настроение, и в меру своих сил он всегда был готов помочь им делом или советом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юнь Фэймяо и не подозревал о скрытой страсти Цзян Цинжоу к красивым лицам; он лишь искренне рассудил, что в наши дни людей со столь благородной внешностью и столь чудесным характером осталось совсем немного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Если в будущем ему представится случай чем-то помочь Цзян Цинжоу, он расшибется в лепешку, но сделает всё возможное.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -766,51 +766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>С тех пор как Гун Чжоу проведал, что Цзян Цинжоу тоже не дурак поесть, да к тому же младше его на целый год, в его душе поселилась какая-то необъяснимая гордость, и он теперь то и дело порывался окружить Цзян Цинжоу заботой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В нем словно от природы жила потребность опекать других. Коли он только встретил Се Яна, ему тоже безумно хотелось заботиться о нем. Вот только Се Ян оказался умнее, талантливее и сильнее его, так что в итоге сам Гун Чжоу превратился в того, о ком постоянно пеклись.</w:t>
+        <w:t>В нем словно от природы жила потребность опекать других. Когда он только встретил Се Яна, ему тоже безумно хотелось заботиться о нем. Вот только Се Ян оказался умнее, талантливее и сильнее его, так что в итоге сам Гун Чжоу превратился в того, о ком постоянно пеклись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но с Цзян Цинжоу всё было иначе! Этого парня он, можно сказать, самолично вытащил из беды, пусть даже сам при этом едва не испустил дух, да еще и лечиться от яда пришлось с помощью того же Цзян Цинжоу...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>