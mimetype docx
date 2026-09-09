--- v0 (2026-07-07)
+++ v1 (2026-09-09)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нічого особенного, просто увидел кружащую листву, и на меня внезапно снизошло озарение, — Юнь Фэймяо вернул свои мысли к реальности и с улыбкой покачал головой, глядя на Се Яна. — А как брат Гун ухитрился добраться сюда так быстро? Как ты его известил?</w:t>
+        <w:t>— Ничего особенного, просто увидел кружащую листву, и на меня внезапно снизошло озарение, — Юнь Фэймяо вернул свои мысли к реальности и с улыбкой покачал головой, глядя на Се Яна. — А как брат Гун ухитрился добраться сюда так быстро? Как ты его известил?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Се Ян рассмеялся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Поразмыслив, Се Ян добавил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— До речі, если ты переживаешь, что они вдвоем не справятся с угодьями, я могу выхлопотать еще двоих слуг-разнорабочих на свое имя, чтобы они помогали тебе в садах. Что скажешь?</w:t>
+        <w:t>— Кстати, если ты переживаешь, что они вдвоем не справятся с угодьями, я могу выхлопотать еще двоих слуг-разнорабочих на свое имя, чтобы они помогали тебе в садах. Что скажешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Отличная мысль! — с готовностью согласился Юнь Фэймяо. — Изначально ученики внешнего круга идут в разнорабочие ради того, чтобы впитывать плотную духовную энергию главных вершин ради собственной культивации. Но если взвалить на них слишком много забот, у них просто не останется времени на практику, и мы лишь сослужим им дурную службу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В первую декаду месяца он станет летать на Цанмяо, во вторую — на Шуанцине, а в третью — на Уша.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В месяце тридцать днів — значит, каждому мечу достанется по десять днів верной службы и по двадцать днів заслуженного отдыха. Все три клинка выказали полное удовлетворение тем, что хозяин одарил своей благосклонностью каждого поровну.</w:t>
+        <w:t>В месяце тридцать дней — значит, каждому мечу достанется по десять дней верной службы и по двадцать дней заслуженного отдыха. Все три клинка выказали полное удовлетворение тем, что хозяин одарил своей благосклонностью каждого поровну.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сам Юнь Фэймяо тоже пребывал в благодушном настроении. Воспользовавшись жетоном Се Яна, он с максимальной скоростью уладил дело с приемом двоих новых слуг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,67 +462,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юнь Фэймяо выбрал из предложенного перечня двоих, которые показались ему наиболее благонравными на лицо, и на этом закрыл вопрос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В конце концов, если они не справятся, их завжди можно будет заменить, так что тратить на это слишком много времени не имелось никакого резона.</w:t>
-[...15 lines deleted...]
-        <w:t>Коли он вернулся на пик Цзяньсяо, туда уже вовсю начали прибывать личные ученики с остальных вершин — все они решили явиться пораньше, дабы подсобить с приготовлениями.</w:t>
+        <w:t>В конце концов, если они не справятся, их всегда можно будет заменить, так что тратить на это слишком много времени не имелось никакого резона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он вернулся на пик Цзяньсяо, туда уже вовсю начали прибывать личные ученики с остальных вершин — все они решили явиться пораньше, дабы подсобить с приготовлениями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Пускай новые младшие братья сами изъявили желание созвать гостей, им, как старшим братьям и сестрам, было неловко заявляться на всё готовенькое и просто сидеть с разинутыми ртами в ожидании угощения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они питались исключительно сырыми духовными плодами и пили воду из чистейших духовных источников, напрочь игнорируя любую пищу, прошедшую термическую обработку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Цинжоу с малых лет рос в цій атмосфере и прежде не усматривал в таком укладе нічого дурного.</w:t>
+        <w:t>Цзян Цинжоу с малых лет рос в этой атмосфере и прежде не усматривал в таком укладе ничего дурного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Так продолжалось до тех пор, пока внутри тайного царства он не отведал кусок мяса, который для него поджарил на костре Гун Чжоу. В тот миг Цзян Цинжоу показалось, что он вкусил пищу самих богов, и с тех пор в нем проснулся живейший интерес ко всему, что готовилось на огне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -734,51 +734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Стоявший же у плиты старший брат Ван с виду казался истинным мастером своего дела. Если Гун Чжоу переймет у него еще пару-тройку приемов, то в будущем самому Цзян Цинжоу наверняка перепадет отведать немало новых изысканных кушаний.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В конце концов, с Гун Чжоу завжди можно было договориться: стоило лишь подкинуть ему какую-нибудь выгоду, и тот без лишних слов соглашался состряпать для него что-нибудь вкусненькое.</w:t>
+        <w:t>В конце концов, с Гун Чжоу всегда можно было договориться: стоило лишь подкинуть ему какую-нибудь выгоду, и тот без лишних слов соглашался состряпать для него что-нибудь вкусненькое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Старший брат Цзян пришел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -830,67 +830,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>При этом Лу Баобао, обладавшая преимуществом всего в два месяца разницы, ухитрилась официально стать для Юнь Фэймяо старшей сестрой по ордену.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коли Юнь Фэймяо только проведал об этом, он изрядно раздосадовался. В клане Юнь он испокон веков считался самым младшим, на перевалочном пункте Западного континента — тоже, и надо же было такому случиться, что даже после вступления в великий орден этот статус за ним сохранился.</w:t>
-[...15 lines deleted...]
-        <w:t>Неужели ему так никогда и не суждено продвинуться в цій иерархии?</w:t>
+        <w:t>Когда Юнь Фэймяо только проведал об этом, он изрядно раздосадовался. В клане Юнь он испокон веков считался самым младшим, на перевалочном пункте Западного континента — тоже, и надо же было такому случиться, что даже после вступления в великий орден этот статус за ним сохранился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели ему так никогда и не суждено продвинуться в этой иерархии?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юнь Фэйинь, проведав о его метаниях, в свое время утешал его:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>