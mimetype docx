--- v0 (2026-07-07)
+++ v1 (2026-09-09)
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вот только шрамы на его теле и скрытые раны внутри организма оказались столь многочисленными, что повергли главу клана Юнь в истинный ужас: тот никак не мог взять в толк, как столь юное дитя с такими увечьями ухитрилось выжить после столь долгого пребывания на морозе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коли мальчика спросили о его происхождении и имени, тот лишь ответил, что у него нет ни отца, ни матери, ни имени, ни фамилии, и сам он — всего лишь бродячий маленький попрошайка, которому не улыбнулась удача.</w:t>
+        <w:t>Когда мальчика спросили о его происхождении и имени, тот лишь ответил, что у него нет ни отца, ни матери, ни имени, ни фамилии, и сам он — всего лишь бродячий маленький попрошайка, которому не улыбнулась удача.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Маленький Юнь Фэймяо в то же мгновение всем сердцем сопереживал ему, а потому крепко обнял бедняжку и принялся утешать:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,243 +366,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он безумно любил нарекать кого-нибудь именами, но, зная, что подобной властью не наделен, вымещал эту страсть на новорожденных кошках и собаках в усадьбе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Первый выводок он нарек Сяохэй, Сяохуан, Сяобай и Сяохуа. Коли окрасы начали повторяться, в ход пошли Сяоэрхэй, Сяоэрхуан...</w:t>
+        <w:t>Первый выводок он нарек Сяохэй, Сяохуан, Сяобай и Сяохуа. Когда окрасы начали повторяться, в ход пошли Сяоэрхэй, Сяоэрхуан...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Второй выводок звался Сяосяохэй, Сяосяоэрхэй, Сяосяосаньхэй...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Дошло до того, что теперь все беременные духовные звери в доме завидев его, предпочитали обходить стороной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленький Юнь Фэймяо уже было решил, что до конца днів ему суждено давать имена лишь столам, стульям, кастрюлям да плошкам, но кто же мог подумать, что подобная услуга потребуется его спасенному товарищу.</w:t>
+        <w:t>Маленький Юнь Фэймяо уже было решил, что до конца дней ему суждено давать имена лишь столам, стульям, кастрюлям да плошкам, но кто же мог подумать, что подобная услуга потребуется его спасенному товарищу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Раз за разом переспросив и убедившись, что мальчик действительно желает получить от него имя, маленький Юнь Фэймяо твердо решил, что в этот раз обязан придумать нечто выдающееся, дабы поразить каждого человека и каждого зверя в клане Юнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он ломал голову битый час, но нічого путного на ум не шло, пока взгляд его случайно не упал на короткое стихотворение, которое он позавчера впервые полностью сочинил сам во время занятий.</w:t>
+        <w:t>Он ломал голову битый час, но ничего путного на ум не шло, пока взгляд его случайно не упал на короткое стихотворение, которое он позавчера впервые полностью сочинил сам во время занятий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>То было стихотворение, воспевающее ветер, и, чтобы составить положенные четыре строки, маленький Юнь Фэймяо описал ветры четырех времен года.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Внезапно почерпнув оттуда вдохновение, он тут же определился с именем для мальчика:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Отныне ты разделишь со мной фамилию Юнь, а звать тебя будут Шифэн. В году четыре времени, и ветер дует неизменно, вот и я надеюсь, что ты завжди будешь рядом.</w:t>
-[...15 lines deleted...]
-        <w:t>Увы, этому ребенку не суждено было остаться назавжди. Он пробыл подле маленького Юнь Фэймяо всего девять месяцев, после чего у ворот усадьбы объявились люди, назвавшиеся его отцом и дядей.</w:t>
+        <w:t>— Отныне ты разделишь со мной фамилию Юнь, а звать тебя будут Шифэн. В году четыре времени, и ветер дует неизменно, вот и я надеюсь, что ты всегда будешь рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увы, этому ребенку не суждено было остаться навсегда. Он пробыл подле маленького Юнь Фэймяо всего девять месяцев, после чего у ворот усадьбы объявились люди, назвавшиеся его отцом и дядей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Его отец утверждал, будто мальчик выказал крайнее непослушание и из-за пустячной размолвки с братьями по клану сбежал из дома, отчего его мать от еженощных слез и тревог слегла с тяжелым недугом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Посему ему надлежало немедленно вернуться, иначе его родительнице просто не выжить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Розділ клана Юнь отнесся к подобным речам с крайним подозрением, ведь некоторые застарелые раны на теле ребенка остались еще с младенческих времен, тогда как из дома он, по заверениям пришедших, ушел чуть больше года назад.</w:t>
+        <w:t>Глава клана Юнь отнесся к подобным речам с крайним подозрением, ведь некоторые застарелые раны на теле ребенка остались еще с младенческих времен, тогда как из дома он, по заверениям пришедших, ушел чуть больше года назад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сколько бы двое мужчин по фамилии Се ни пытались приукрасить историю, в глазах клана Юнь их объяснения так и сквозили белыми нитками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -638,51 +638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Какое дитя сможет остаться безучастным, проведав, что мать слегла из-за него с недугом?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленький Се Ян не сумел, а потому, беспрестанно оглядываясь со слезами на глазах, покорно побрел вслед за роднів.</w:t>
+        <w:t>Маленький Се Ян не сумел, а потому, беспрестанно оглядываясь со слезами на глазах, покорно побрел вслед за родней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Перед уходом он твердо пообещал вернуться следующей весной, дабы разбить с Юнь Фэймяо день его рождения, и со второго же дня после его отбытия Юнь Фэймяо принялся преданно ждать наступления заветной поры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -702,51 +702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Маленький Юнь Фэймяо ходил сам не свой от тоски, старшие без конца сокрушались, а его самый бесшабашный младший дядя и вовсе рвал и метал от ярости:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А я-то, дурак, держал его за твоего суженого и пылинки сдувал! Хто же знал, что этот малый окажется столь неблагодарным и просто поминай как звали. Да и ладно, отношения нашего клана Юнь с кланом Се испокон веков оставляли желать лучшего, мне бы еще тогда догадаться, к чему всё идет. Давай так, Сяо Ци, мы подыщем тебе в городе Юньчэн кого-нибудь покрасивее, скрепим ваш союз брачным обязательством, сделаем его твоим будущим спутником на пути культивации, и тогда он от тебя уже никуда на всю жизнь не денется.</w:t>
+        <w:t>— А я-то, дурак, держал его за твоего суженого и пылинки сдувал! Кто же знал, что этот малый окажется столь неблагодарным и просто поминай как звали. Да и ладно, отношения нашего клана Юнь с кланом Се испокон веков оставляли желать лучшего, мне бы еще тогда догадаться, к чему всё идет. Давай так, Сяо Ци, мы подыщем тебе в городе Юньчэн кого-нибудь покрасивее, скрепим ваш союз брачным обязательством, сделаем его твоим будущим спутником на пути культивации, и тогда он от тебя уже никуда на всю жизнь не денется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А что такое будущий спутник на пути культивации? — не понял маленький Юнь Фэймяо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -798,51 +798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А мне точно нельзя выбрать А-Фэна моим будущим спутником?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Боюсь, тут нічого не поделаешь, — младший дядя присел рядом с ним, выглядя еще более удрученным, чем племянник. — У него столь выдающийся талант, и всё он схватывает на лету, так что в будущем ему суждено стать главной опорой клана Се. К нам в клан Юнь ему никак не войти.</w:t>
+        <w:t>— Боюсь, тут ничего не поделаешь, — младший дядя присел рядом с ним, выглядя еще более удрученным, чем племянник. — У него столь выдающийся талант, и всё он схватывает на лету, так что в будущем ему суждено стать главной опорой клана Се. К нам в клан Юнь ему никак не войти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Тогда я...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>