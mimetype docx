--- v0 (2026-07-07)
+++ v1 (2026-09-09)
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Кажется, пространства вышли великоваты, справитесь ли вы с уходом? — с некоторым беспокойством уточнил Юнь Фэймяо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эти два переносных угодья достались ему в наследство от клана деда по материнской линии, попав к нему в руки еще в раннем детстве, и он завжди берег их как зеницу ока.</w:t>
+        <w:t>Эти два переносных угодья достались ему в наследство от клана деда по материнской линии, попав к нему в руки еще в раннем детстве, и он всегда берег их как зеницу ока.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вот только, как бы он их ни ценил, сам он к кропотливому труду приспособлен не был! Поэтому обычно за угодьями присматривали слуги — он помнил, что в свое время на каждое нанимали по пять человек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И то верно! Тогда в будущем, если А-Фэну понадобится вырастить какие-то духовные травы, можешь смело переносить их в мой лечебный сад, я тебя точно не обделю, — закивал Юнь Фэймяо, после чего спросил снова: — Ну а как быть с загоном для зверей? Обитающие там твари плодятся с какой-то страшной силой. Я всего полгода толком не заглядывал туда, а они уже едва не разрывают загон изнутри.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тогда давай отберем часть, забьем да приготовим, — подумав, ответил Се Ян. — Разве владыки пиков не наказывали нам, личным ученикам, почаще общаться друг с другом? Давай сьогодні вечером устроим на пике Цзяньсяо небольшой пир и пригласим всех личных учеников на трапезу. С тебя — припасы, а мы с А Чжоу возьмем на себя готовку.</w:t>
+        <w:t>— Тогда давай отберем часть, забьем да приготовим, — подумав, ответил Се Ян. — Разве владыки пиков не наказывали нам, личным ученикам, почаще общаться друг с другом? Давай сегодня вечером устроим на пике Цзяньсяо небольшой пир и пригласим всех личных учеников на трапезу. С тебя — припасы, а мы с А Чжоу возьмем на себя готовку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глаза Юнь Фэймяо радостно засияли:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Мало того что все выращенные им духовные звери являлись отменным деликатесом, так еще и в саду растений росло немало сочных и вкусных плодов да овощей, так что этот пир обещал пройти на славу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вернувшись в кабинет, Юнь Фэймяо извлек лучшую бумагу для писем и принялся за приглашения. На обороте каждого листа были изображены горы и водопады пика Цзяньсяо вместе с символом их вершины, а на лицевой стороне в самом низу красовались пейзажи тех пиков, которые он посетил сьогодні.</w:t>
+        <w:t>Вернувшись в кабинет, Юнь Фэймяо извлек лучшую бумагу для писем и принялся за приглашения. На обороте каждого листа были изображены горы и водопады пика Цзяньсяо вместе с символом их вершины, а на лицевой стороне в самом низу красовались пейзажи тех пиков, которые он посетил сегодня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Рисовал он на редкость красиво и быстро: всего несколько взмахов кисти — и увиденные пейзажи оживали на бумаге, отчего каждое приглашение выглядело изящно и нарядно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>