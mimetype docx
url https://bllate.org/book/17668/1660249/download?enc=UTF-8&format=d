--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -222,99 +222,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Второй старший брат Шэнь излишне хвалит меня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Была ли это порожня похвала или заслуженная, Шэнь Яньшу прекрасно понимал сам. Пускай к созданиям массивов у него таланта не имелось, но отличить хорошую вещь от плохой он был в состоянии.</w:t>
+        <w:t>Была ли это пустая похвала или заслуженная, Шэнь Яньшу прекрасно понимал сам. Пускай к созданиям массивов у него таланта не имелось, но отличить хорошую вещь от плохой он был в состоянии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>По крайней мере, тот диск сбора энергии, что лежал сейчас у него в руках, превосходил всё, что ему доводилось видеть ранее. Лучшие образцы создавались разве что старейшинами пика Фучжэнь, но цены на них кусались так сильно, что ему они были не по карману.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Подумав об этом, Шэнь Яньшу счел нужным подсказать:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Если младший брат Се стеснен в средствах, он может отнести диски собственного изготовления управляющему павильона Чудес на пике Дуйу. Там завжди предлагают честную цену. А когда с их помощью младший брат завоюет себе имя и славу, можно будет открыть собственную лавку для торговли либо зарегистрировать небольшой магазинчик на облачном рынке внутри нефритового свитка зв'язку.</w:t>
+        <w:t>— Если младший брат Се стеснен в средствах, он может отнести диски собственного изготовления управляющему павильона Чудес на пике Дуйу. Там всегда предлагают честную цену. А когда с их помощью младший брат завоюет себе имя и славу, можно будет открыть собственную лавку для торговли либо зарегистрировать небольшой магазинчик на облачном рынке внутри нефритового свитка связи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Премного благодарен старшему брату Шэню за совет, — поспешил поблагодарить Се Ян.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Наш первый старший брат вовсе не такой скряга, — с этими словами Юнь Фэйинь извлек две жемчужины. — Это жемчужины Накопления меча, в каждую из них запечатано по десять ударов энергии меча первого старшего брата на самом пике его сил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Эти вещицы вам обоим лучше завжди носить при себе. Как-никак, первый старший брат считается сильнейшим мастером меча на стадии Зарождающейся Души. Пока враги, с которыми вы столкнетесь, не превосходят этот уровень сил, жемчужины окажутся отличным подспорьем. За это ответных даров готовить не нужно. Вы двое и так сорили ценностями направо и налево, если продолжите в том же духе, первому старшему брату тоже придется придумывать новые подарки, и цій круговерти конца-краю не будет.</w:t>
+        <w:t>— Эти вещицы вам обоим лучше всегда носить при себе. Как-никак, первый старший брат считается сильнейшим мастером меча на стадии Зарождающейся Души. Пока враги, с которыми вы столкнетесь, не превосходят этот уровень сил, жемчужины окажутся отличным подспорьем. За это ответных даров готовить не нужно. Вы двое и так сорили ценностями направо и налево, если продолжите в том же духе, первому старшему брату тоже придется придумывать новые подарки, и этой круговерти конца-краю не будет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,83 +878,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Впрочем, куда больше радости ему доставлял тот факт, что теперь они с Юнь Фэймяо станут вместе растить одинаковых кроликов. Это навевало воспоминания о тех днях, когда Юнь Фэймяо только-только подобрал его и привел в клан Юнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В те времена Юнь Фэймяо обожал делиться с ним абсолютно всем, что у него было. Даже когда они сажали цветы, выращивали деревья, ловили птиц или разводили рыбу — они завжди делали это вместе, и все прирученные или пойманные ими питомцы неизменно считались парами.</w:t>
+        <w:t>В те времена Юнь Фэймяо обожал делиться с ним абсолютно всем, что у него было. Даже когда они сажали цветы, выращивали деревья, ловили птиц или разводили рыбу — они всегда делали это вместе, и все прирученные или пойманные ими питомцы неизменно считались парами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вот только позже, когда Се Яна сослали в Великую глушь без права возвращения, забота обо всех тех цветах, деревьях, птицах и рыбах целиком легла на плечи одного лишь Юнь Фэймяо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И теперь, когда под их опекой снова оказалась пара одинаковых кроликов, Се Ян всем сердцем надеялся, что на сей раз обойдется без непредвиденных бед, и он сможет завжди оставаться рядом с Юнь Фэймяо.</w:t>
+        <w:t>И теперь, когда под их опекой снова оказалась пара одинаковых кроликов, Се Ян всем сердцем надеялся, что на сей раз обойдется без непредвиденных бед, и он сможет всегда оставаться рядом с Юнь Фэймяо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вот только возможно ли это?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>