--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -110,179 +110,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вот только его талант оказался слишком велик: не успело ему исполниться и двадцати лет, как он уже вознесся в Верхние пределы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В те времена нефритовые свитки зв'язку существовали в самом урезанном варианте — позволяли лишь переговариваться друг с другом да делать снимки на память. Духовная сеть тоже была развернута лишь частично и работала исключительно в границах семи великих орденов.</w:t>
+        <w:t>В те времена нефритовые свитки связи существовали в самом урезанном варианте — позволяли лишь переговариваться друг с другом да делать снимки на память. Духовная сеть тоже была развернута лишь частично и работала исключительно в границах семи великих орденов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Огромное множество иных гениальных задумок Сяо Юэ успел лишь озвучить, так и не успев воплотить их в жизнь до своего ухода.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но каждый прекрасно понимал, что Сяо Юэ — избранник самой судьбы, и ніхто не посмел препятствовать его вознесению!</w:t>
+        <w:t>Но каждый прекрасно понимал, что Сяо Юэ — избранник самой судьбы, и никто не посмел препятствовать его вознесению!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Благо Сяо Юэ оказался человеком ответственным. Словно осознавая свою миссию в этом мире, он оставил предкам бесчисленное количество чертежей, набросков, а также созданный им лично печатный станок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Семь великих орденов размножили эти чертежи на семь копий — по одной для каждого ордена, а оригиналы рукописей разделили на семь частей и поместили на самые верхние этажи своих павильонов Писаний.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В общем, чертежей залишилось великое множество, и то, что мастера воплотили к сегодняшнему дню, являлось лишь каплей в море. При этом первоочередной задачей для всех великих мастеров стало усовершенствование духовной сети и свитков зв'язку, поскольку те рассудили: доведи они эту вещь до ума, и в будущем ей найдется применение в самых разных сферах.</w:t>
-[...15 lines deleted...]
-        <w:t>К настоящему моменту во всех мало-мальски населенных районах Центрального континента духовная сеть уже была налажена, а свитки зв'язку доработаны на семь-восемь десятых, что позволило запустить их в массовое производство и использование.</w:t>
+        <w:t>В общем, чертежей осталось великое множество, и то, что мастера воплотили к сегодняшнему дню, являлось лишь каплей в море. При этом первоочередной задачей для всех великих мастеров стало усовершенствование духовной сети и свитков связи, поскольку те рассудили: доведи они эту вещь до ума, и в будущем ей найдется применение в самых разных сферах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К настоящему моменту во всех мало-мальски населенных районах Центрального континента духовная сеть уже была налажена, а свитки связи доработаны на семь-восемь десятых, что позволило запустить их в массовое производство и использование.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чем больше Юнь Фэймяо слушал, тем сильнее разгоралось его любопытство к старшему Сяо Юэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вот только с такой скоростью культивации, как у того гения, Юнь Фэймяо, пожалуй, за ним вовек не угнаться, так что оставалось лишь восхищаться оставленными им изобретениями — к примеру, тем самым свитком зв'язку, что лежал у него в руке.</w:t>
+        <w:t>Вот только с такой скоростью культивации, как у того гения, Юнь Фэймяо, пожалуй, за ним вовек не угнаться, так что оставалось лишь восхищаться оставленными им изобретениями — к примеру, тем самым свитком связи, что лежал у него в руке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Стоило активировать брусок, как перед глазами всплыли различные значки, каждый из которых отвечал за свою функцию. Например, значок в виде попугая служил для обмена сообщениями — там можно было добавлять знакомых в друзья и даже вступать в огромные общие чаты, чтобы болтать со всеми разом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Все эти символы казались весьма простыми и понятными, за исключением одного — в виде глиняного чана для засолки, который вызывал у Юнь Фэймяо полное недоумение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А вот это и есть форум, там полно всяких диковинных заметок и историй, некоторые прямо безумно забавные, — Юнь Фэйинь со знанием дела открыл одну из тем и развернул ее перед Юнь Фэймяо. — Глянь сюда: «Перша личная ученица ордена Дуаньци прямо у ворот подверглась череде сокрушительных ударов тяжелыми молотами от семерых старших братьев. Падение человечности или кризис морали?»</w:t>
+        <w:t>— А вот это и есть форум, там полно всяких диковинных заметок и историй, некоторые прямо безумно забавные, — Юнь Фэйинь со знанием дела открыл одну из тем и развернул ее перед Юнь Фэймяо. — Глянь сюда: «Первая личная ученица ордена Дуаньци прямо у ворот подверглась череде сокрушительных ударов тяжелыми молотами от семерых старших братьев. Падение человечности или кризис морали?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юнь Фэймяо от одного только заголовка лишился дара речи, а уж когда заглянул внутрь, и вовсе обомлел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -382,99 +382,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они, судя по всему, девичьей красе предпочитали мужскую, причем вкусы у них сошлись до неприличия — все они сохли по некоему личному ученику ордена Ванцзянь по фамилии Юнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>При виде этих строк Юнь Фэймяо не удержался и вскинул взгляд на своего третьего брата. Неужели тот совсем не чувствует, что в цій истории что-то не так?</w:t>
+        <w:t>При виде этих строк Юнь Фэймяо не удержался и вскинул взгляд на своего третьего брата. Неужели тот совсем не чувствует, что в этой истории что-то не так?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Пока сам Юнь Фэймяо еще не успел заявить о себе миру, под этим «учеником по фамилии Юнь» совершенно точно подразумевался его третий брат Юнь Фэйинь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ай, да ты на это внимания не обращай. Этим дуболомам из Дуаньци я вечно как кость в горле, вот они и марают мое доброе имя при каждом удобном случае, — отмахнулся Юнь Фэйинь. Он прокрутил текст чуть ниже и с хохотом ткнул пальцем в один из комментариев: — Ты только посмотри, какие же они тупицы!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Розділ ордена привел девчушку познакомиться со старшими братьями и посмотреть, как те куют железо. А эти здоровяки в процессе ковки ухитрились заехать молотами друг по другу! В итоге они устроили мордобой прямо на глазах у глави, да еще и новоприбывшую девчушку умудрились зацепить, выдав ей по удару.</w:t>
+        <w:t>— Глава ордена привел девчушку познакомиться со старшими братьями и посмотреть, как те куют железо. А эти здоровяки в процессе ковки ухитрились заехать молотами друг по другу! В итоге они устроили мордобой прямо на глазах у главы, да еще и новоприбывшую девчушку умудрились зацепить, выдав ей по удару.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Под текстом был прикреплен короткий сохраненный образ. Стоило запустить его, как стало видно, что металл, который ковали те семеро здоровяков, оказался крайне специфическим — редкая разновидность руды с колоссальной упругостью. Юнь Фэймяо даже увидел, как один из громил не удержал рукоять, и при ударе молот срикошетил ему прямо в лоб.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юнь Фэймяо поначалу тоже читал всё это с улыбкой, но вдруг его осенила пугающая мысль.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Смеяться над чужими злоключениями, конечно, весело, но ведь каждый личный ученик находится под пристальным вниманием общества. А это значит, что случись ему самому хоть раз сесть в лужу — и образ его позора точно так же, как и у цій бедняжки Шан Сяои, мгновенно разлетится по всему Центральному континенту, если не по всему миру Цанлань!</w:t>
+        <w:t>Смеяться над чужими злоключениями, конечно, весело, но ведь каждый личный ученик находится под пристальным вниманием общества. А это значит, что случись ему самому хоть раз сесть в лужу — и образ его позора точно так же, как и у этой бедняжки Шан Сяои, мгновенно разлетится по всему Центральному континенту, если не по всему миру Цанлань!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У Юнь Фэймяо от таких мыслей мурашки побежали по коже. Разве от несчастных случаев застрахуешься?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -638,51 +638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ладно тебе, младшему брату Юню и младшему брату Се еще предстоит обойти оставшиеся семь вершин, не стоит больше тратить их время. Вручай дары, что заготовил, да отпускай их.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Точно-точно, у меня это совсем из головы вылетело! — Юнь Фэйинь поспешно отложил свиток зв'язку и принялся хлопать себя по карманам. — У меня самого припрятано не так много хороших вещей, ведь всё, что есть у меня, есть и у Сяо Ци, а чего у меня нет — у Сяо Ци всё равно найдется. Так что мне пришлось сходить к первому старшему брату и стащить у него парочку отборных духовных кристаллов.</w:t>
+        <w:t>— Точно-точно, у меня это совсем из головы вылетело! — Юнь Фэйинь поспешно отложил свиток связи и принялся хлопать себя по карманам. — У меня самого припрятано не так много хороших вещей, ведь всё, что есть у меня, есть и у Сяо Ци, а чего у меня нет — у Сяо Ци всё равно найдется. Так что мне пришлось сходить к первому старшему брату и стащить у него парочку отборных духовных кристаллов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Стоило Юнь Фэймяо разглядеть эти кристаллы, как у него против воли дрогнули пальцы, и он даже побоялся протянуть руку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юнь Фэйинь пожал плечами:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ну так, попутно, обоюдная выгода. Первый старший брат со дня на день совершит прорыв на стадию Трансформации Божества, и тогда ему потребуется поглотить колоссальное количество ресурсов атрибута золота. И пускай вещи, предназначавшиеся для Сыту Синя, для его уровня сил не дадут огромного эффекта, но это в любом случае лучше, чем нічого.</w:t>
+        <w:t>— Ну так, попутно, обоюдная выгода. Первый старший брат со дня на день совершит прорыв на стадию Трансформации Божества, и тогда ему потребуется поглотить колоссальное количество ресурсов атрибута золота. И пускай вещи, предназначавшиеся для Сыту Синя, для его уровня сил не дадут огромного эффекта, но это в любом случае лучше, чем ничего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Обычные ресурсы действительно мало чем помогут, но вот кое-что из запасов — вполне, — с этими словами Юнь Фэймяо извлек пространственное кольцо, вложил его в руку Юнь Фэйиню и, придвинувшись ближе, шепнул тому на ухо: — Здесь собраны духовные камни золота, немного низкоранговых золотых кристаллов, а также два флакона Растворителя золота. Всё вместе как раз покроет ценность твоих подарков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -894,83 +894,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Растворитель золота! В Нижних пределах эта жидкость по праву считалась бесценным сокровищем для любого практика золотого атрибута. С такой вещью первый старший брат не просто гарантированно закрепится на стадии Трансформации Божества, но и обеспечит себе подспорье на будущее, когда решит совершить прорыв к стадии Очищения Пустоты!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Яньшу, наблюдавший за цій сценой со стороны, не удержался от легкого смешка.</w:t>
+        <w:t>Шэнь Яньшу, наблюдавший за этой сценой со стороны, не удержался от легкого смешка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Один лишь оборвавшийся слог в сочетании с ошалелым выражением лица третьего брата позволили ему без труда догадаться, какого рода ответный дар преподнес Юнь Фэймяо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хто бы мог подумать, что этот седьмой молодой господин клана Юнь окажется куда богаче и щедрее их третьего брата.</w:t>
+        <w:t>Кто бы мог подумать, что этот седьмой молодой господин клана Юнь окажется куда богаче и щедрее их третьего брата.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>