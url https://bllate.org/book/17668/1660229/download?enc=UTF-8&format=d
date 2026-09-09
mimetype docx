--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -110,67 +110,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Хотя они переступили порог пика Цзяньсяо в один и тот же день, и Юнь Фэймяо формально сделал это даже на шаг раньше, владыка Сяо питал слабость к распределению мест строго по возрасту, а потому Юнь Фэймяо оказался в самом конце списка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— И касательно того суженого — не вздумай болтать об этом при А-Фэне, нічого подобного не было.</w:t>
-[...15 lines deleted...]
-        <w:t>— Как это не было? — не согласился Юнь Фэйинь. — Коли вы в детстве играли в дочки-матери, разве он не примерял на себя роль твоего жениха? Потом третий дядя запретил вам подобные забавы, но ведь младший дядя обожал поднимать шумиху! Я своими ушами слышал, как младший дядя спрашивал его, согласен ли тот остаться и стать твоим суженым. И парень тогда согласился! Хто же знал, что он в мгновение ока развернется и уедет вместе со своим отцом.</w:t>
+        <w:t>— И касательно того суженого — не вздумай болтать об этом при А-Фэне, ничего подобного не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как это не было? — не согласился Юнь Фэйинь. — Когда вы в детстве играли в дочки-матери, разве он не примерял на себя роль твоего жениха? Потом третий дядя запретил вам подобные забавы, но ведь младший дядя обожал поднимать шумиху! Я своими ушами слышал, как младший дядя спрашивал его, согласен ли тот остаться и стать твоим суженым. И парень тогда согласился! Кто же знал, что он в мгновение ока развернется и уедет вместе со своим отцом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>При этих воспоминаниях Юнь Фэйинь вновь насупился:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -190,51 +190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юнь Фэймяо лишь беспомощно покачал головой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сколько лет тогда было А-Фэну? Разве не естественно для ребенка тосковать по родителям и хотеть домой? К тому же все эти разговоры про суженых — не более чем детские шутки, как можно принимать их всерьез? Моим настоящим суженым, как бы позорно это ни звучало, являлся именно Сыту Синь. Факты остаются фактами, зачем приплетать сюда посторонних? Третий брат просто не знает всех тонкостей. Золотий корень небесного ранга у Сыту Синя от рождения поврежден, из-за чего он не способен удерживать в себе духовную энергию. До сих пор он продвигался в культивации исключительно благодаря нашей нефритовой подвеске Накопления Духа.</w:t>
+        <w:t>— Сколько лет тогда было А-Фэну? Разве не естественно для ребенка тосковать по родителям и хотеть домой? К тому же все эти разговоры про суженых — не более чем детские шутки, как можно принимать их всерьез? Моим настоящим суженым, как бы позорно это ни звучало, являлся именно Сыту Синь. Факты остаются фактами, зачем приплетать сюда посторонних? Третий брат просто не знает всех тонкостей. Золотой корень небесного ранга у Сыту Синя от рождения поврежден, из-за чего он не способен удерживать в себе духовную энергию. До сих пор он продвигался в культивации исключительно благодаря нашей нефритовой подвеске Накопления Духа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И этот тип жил за счет нашего клана Юнь, пользовался благами нашего клана, да еще и продвигал культивацию благодаря родовому сокровищу нашего же клана! Но при этом ухитрялся вести себя заносчиво и заглядываться на сторону. С какой стати я должен терпеть подобные убытки? Я без лишних слов расторг помолвку и забрал подвеску обратно. Теперь его культивация неуклонно падает, принять участие в отборе он не сумел, так что ему только и оставалось, что сидеть на перевалочном пункте и ждать, пока его кто-нибудь заберет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Какой прок от дырявого небесного корня? — брезгливо фыркнул Юнь Фэйинь. — Пускай у ордена и найдутся способы залатать его, но сколько же небесных сокровищ и земных даров на это уйдет? Им не жаль тратить ценности на подобного подлеца?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Коли придет время и его швырнут на поле брани против демонов, все затраты окупятся сами собой.</w:t>
+        <w:t>— Когда придет время и его швырнут на поле брани против демонов, все затраты окупятся сами собой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юнь Фэймяо прекрасно понимал ход мыслей старейшин ордена. Для них не существовало задачи важнее, чем противостояние Рогатым демонам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Наряды пика Цзяньсяо считались самыми вычурными: на боевом платье виднелись скрытые узоры в виде волн, церемониальные мантии были расшиты голубыми речными разводами, а к синему поясу полагалась вышивка в виде белых брызг пены.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ученики пика Цзяньцан носили боевое платье со скрытым узором из бамбуковых листьев, на их парадных облачениях красовалось несколько ветвей черного бамбука, а талию перехватывал простий черный пояс.</w:t>
+        <w:t>Ученики пика Цзяньцан носили боевое платье со скрытым узором из бамбуковых листьев, на их парадных облачениях красовалось несколько ветвей черного бамбука, а талию перехватывал простой черный пояс.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На пике Цзяньлу обшлага рукавов украшали багряные пятна, напоминающие брызги туши или капли крови, а дополнял образ кроваво-красный пояс.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,147 +622,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Помимо этого, Шэнь Яньшу вручил каждому из них по нефритовому свитку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это новейшая модель нефритовых свитков зв'язку Центрального континента, примите их в качестве моего скромного подарка. Набор функций в них весьма обширен, так что для начала советую как следует во всем разобраться. Впредь, если захотите разузнать какие-то новости, можете первым делом заглянуть в свиток — вполне возможно, вас там будет ждать приятный сюрприз.</w:t>
+        <w:t>— Это новейшая модель нефритовых свитков связи Центрального континента, примите их в качестве моего скромного подарка. Набор функций в них весьма обширен, так что для начала советую как следует во всем разобраться. Впредь, если захотите разузнать какие-то новости, можете первым делом заглянуть в свиток — вполне возможно, вас там будет ждать приятный сюрприз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да-да-да, эти свитки безумно интересные! — Юнь Фэйинь тут же подскочил к ним, извлекая собственный нефритовый брусок. — Сяоци, скорее давай сюда свой, нам нужно добавиться в друзья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Добавиться в друзья? — Юнь Фэймяо подобное выражение слышал впервые.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На их Западном континенте тоже существовали свитки зв'язку, и на каждом из них имелась уникальная метка. Чтобы связаться друг с другом, практикам требовалось отпечатать свою метку на свитке собеседника, тем самым связывая два артефакта воедино.</w:t>
+        <w:t>На их Западном континенте тоже существовали свитки связи, и на каждом из них имелась уникальная метка. Чтобы связаться друг с другом, практикам требовалось отпечатать свою метку на свитке собеседника, тем самым связывая два артефакта воедино.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ага, говорят, на Центральном континенте теперь развернули какую-то духовную сеть, так что каждый может без труда добавлять знакомых в друзья и сидеть на форумах. Я во всех этих тонкостях не смыслю, главное — уметь пользоваться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Попутно с объяснениями Юнь Фэйинь принялся наглядно показывать Юнь Фэймяо порядок действий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Смотри, по цій части свитка нужно стукнуть дважды, чтобы открылась рабочая панель. При первом запуске всплывут четыре небольших окошка — в них тебе нужно поочередно приложить подушечки четырех пальцев, которыми ты чаще всего пользуешься, чтобы оставить отпечатки. Впредь при каждом запуске свиток будет требовать подтверждения по отпечатку пальца — поговаривают, будто у каждого человека эти линии уникальны.</w:t>
+        <w:t>— Смотри, по этой части свитка нужно стукнуть дважды, чтобы открылась рабочая панель. При первом запуске всплывут четыре небольших окошка — в них тебе нужно поочередно приложить подушечки четырех пальцев, которыми ты чаще всего пользуешься, чтобы оставить отпечатки. Впредь при каждом запуске свиток будет требовать подтверждения по отпечатку пальца — поговаривают, будто у каждого человека эти линии уникальны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— После снятия отпечатков нужно вписать свое имя и возраст. Изначально создатели хотели обязать указывать точную дату рождения, но в нашем мире практиков дату и точное время рождения нельзя раскрывать посторонним во избежание сглаза и проклятий, так что в итоге мастер ограничился лишь указанием возраста.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>