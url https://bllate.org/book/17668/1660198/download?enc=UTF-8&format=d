--- v0 (2026-07-07)
+++ v1 (2026-09-11)
@@ -30,83 +30,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сы Цзюньчжань, окончив шутливые излияния в адрес Юнь Фэйиня, продолжил знакомить младших братьев с остальными владыками пиков и их личными учениками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К примеру, владыка пика Цзяньлу носил фамилию Ту, и к настоящему моменту у него числилось четверо личных учеников. Самый первый из них, Ту Фэн, приходился владыке родным племянником; он обладал отборным огненным духовным корнем и представлял собой здоровяка, который души не чаял в сладостях и обожал разводить духовных плюд.</w:t>
+        <w:t>К примеру, владыка пика Цзяньлу носил фамилию Ту, и к настоящему моменту у него числилось четверо личных учеников. Самый первый из них, Ту Фэн, приходился владыке родным племянником; он обладал отборным огненным духовным корнем и представлял собой здоровяка, который души не чаял в сладостях и обожал разводить духовных пчел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Второй ученик, Ван Имин, обладатель отборного золотого корня, отличался крайне низким присутствием, не любил попусту болтать и признавал исключительно драки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Что же касается новопринятых Ло Шуанбая и Лэй Фэйфэй, то о них Сы Цзюньчжань пока нічого толком не знал, за исключением того, что у одного был отборный ледяной духовный корень, а у второй — отборный корень молнии.</w:t>
+        <w:t>Что же касается новопринятых Ло Шуанбая и Лэй Фэйфэй, то о них Сы Цзюньчжань пока ничего толком не знал, за исключением того, что у одного был отборный ледяной духовный корень, а у второй — отборный корень молнии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Владыка пика Цзяньдань носил фамилию Байли. Помимо двух новичков этого года с отборными деревянными корнями, у него уже имелась первая старшая ученица по имени Му Циньжоу. Она обладала отборным двойным корнем огня и дерева и была исключительно воспитанной, мягкой и красивой девушкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -222,51 +222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Единственным условием было наличие привлекательной внешности и успешное прохождение общих экзаменов во внутренний круг — таких учеников владычица Юэ принимала без лишних разговоров.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>По цій причине пик Цзяньинь испокон веков оставался самым шумным и оживленным среди всех девяти главных вершин.</w:t>
+        <w:t>По этой причине пик Цзяньинь испокон веков оставался самым шумным и оживленным среди всех девяти главных вершин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Благо к критериям отбора личных учеников владычица Юэ всё же подходила со всей строгостью. Помимо новоприбывших Сюэ Бинъянь и Цзинь Линъэр, до этого она приняла всего двоих учеников.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вторая ученица, Чу Сяньнин, обладательница отборного двойного корня огня и земли, внешне тоже напоминала не вкушающую земной пищи фею, но ее музыкальным инструментом являлся огромный барабан, и во время битв она с такой силой орудовала двумя колотушками, что вокруг поднимался настоящий ураган...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— При подготовке даров для кого бы то ни было в первую очередь смотрят на свойства их духовных корней, направление культивации и личные предпочтения. Нові ученики только переступили порог ордена, их вкусы и склонности нам пока неведомы, поэтому достаточно будет оттолкнуться исключительно от свойств их духовных корней. Однако информацию обо всех остальных владыках и личных учениках вам следует зазубрить назубок. В конце концов, в будущем вам предстоит постоянно с ними пересекаться, и только так вы будете точно знать, что именно нужно преподнести, если возникнет нужда обратиться к кому-то за помощью.</w:t>
+        <w:t>— При подготовке даров для кого бы то ни было в первую очередь смотрят на свойства их духовных корней, направление культивации и личные предпочтения. Новые ученики только переступили порог ордена, их вкусы и склонности нам пока неведомы, поэтому достаточно будет оттолкнуться исключительно от свойств их духовных корней. Однако информацию обо всех остальных владыках и личных учениках вам следует зазубрить назубок. В конце концов, в будущем вам предстоит постоянно с ними пересекаться, и только так вы будете точно знать, что именно нужно преподнести, если возникнет нужда обратиться к кому-то за помощью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юнь Фэймяо с улыбкой закивал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,179 +622,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Поэтому, даже когда Юнь Фэймяо, подобно прячущему голову в песок страусу, с головой зарылся под одеяло и намертво зажал уши руками, голос Сы Цзюньчжаня всё равно отчетливо доносился до него, напоминая нашептывания демона над самым ухом:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Юнь-седьмой, а ну подъем. Сьогодні задача предстоит не из легких, за один день нужно облететь все восемь вершин, а также ознакомиться с прочими важными местами, так что живо поднимайся.</w:t>
+        <w:t>— Юнь-седьмой, а ну подъем. Сегодня задача предстоит не из легких, за один день нужно облететь все восемь вершин, а также ознакомиться с прочими важными местами, так что живо поднимайся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Если не встанешь, можешь досрочно переходить на стадию полного отказа от пищи — я лично позабочусь о том, чтобы весь орден на протяжении месяца не выдал тебе ни крошки еды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И даже не думай бегать за пропитанием к своему третьему брату, я найду способ известить Шэнь Яньшу, чтобы тот отправил его на задание либо усадил в досрочное затворничество.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юнь Фэймяо нічого не оставалось, кроме как в ярости соскочить с постели, мысленно проклиная Сы Цзюньчжаня. Разве тот не утверждал, что у него натянутые отношения со вторым старшим братом Шэнем?</w:t>
+        <w:t>Юнь Фэймяо ничего не оставалось, кроме как в ярости соскочить с постели, мысленно проклиная Сы Цзюньчжаня. Разве тот не утверждал, что у него натянутые отношения со вторым старшим братом Шэнем?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Как при плохих отношениях они ухитрялись так слаженно действовать заодно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>К тому же он искренне не понимал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Неужели обязательно нужно обойти всех владык пиков именно сьогодні? Разве нельзя растянуть это удовольствие на два дня?</w:t>
+        <w:t>— Неужели обязательно нужно обойти всех владык пиков именно сегодня? Разве нельзя растянуть это удовольствие на два дня?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сы Цзюньчжань покачал головой с улыбкой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нельзя. Завтра вам двоим уже предстоит отправиться на занятия на пик Обучения, так что сьогодні со всеми делами должно быть покончено. Практикам нашего материка Цанлань самой судьбой суждено от рождения вести борьбу с Рогатыми демонами. Если вы не способны осилить даже такой пустяк, как облет восьми вершин за один день, то как в будущем собираетесь выживать на поле брани при истреблении демонов?</w:t>
+        <w:t>— Нельзя. Завтра вам двоим уже предстоит отправиться на занятия на пик Обучения, так что сегодня со всеми делами должно быть покончено. Практикам нашего материка Цанлань самой судьбой суждено от рождения вести борьбу с Рогатыми демонами. Если вы не способны осилить даже такой пустяк, как облет восьми вершин за один день, то как в будущем собираетесь выживать на поле брани при истреблении демонов?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сы Цзюньчжань, впрочем, подгонять их не стал, лишь заметив с улыбкой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я ведь еще с утра предупреждал, что сьогодні задача предстоит не из легких. Помимо посещения восьми главных вершин и осмотра ключевых мест, вам двоим придется за сегодняшний день в совершенстве освоить полет на мече. Как-никак, в будущем вам придется ежедневно добираться на мечах до места учебы и обратно, да и при отправке на задания полет на мече для нас, мастеров меча, остается самым предпочтительным способом передвижения. К тому же, когда в будущем вы окажетесь на поле боя, даже если враг окажется сильнее, умение быстро удрать на мече может спасти вам жизнь. Так что учитесь как следует, мои дорогие младшие братья.</w:t>
+        <w:t>— Я ведь еще с утра предупреждал, что сегодня задача предстоит не из легких. Помимо посещения восьми главных вершин и осмотра ключевых мест, вам двоим придется за сегодняшний день в совершенстве освоить полет на мече. Как-никак, в будущем вам придется ежедневно добираться на мечах до места учебы и обратно, да и при отправке на задания полет на мече для нас, мастеров меча, остается самым предпочтительным способом передвижения. К тому же, когда в будущем вы окажетесь на поле боя, даже если враг окажется сильнее, умение быстро удрать на мече может спасти вам жизнь. Так что учитесь как следует, мои дорогие младшие братья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>