--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -318,51 +318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юнь Фэймяо, услышав это, недоумевал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Раз уж эти переносные усадьбы ковались предками пика Цзяньци, неужели у них самих на пике не залишилось никаких запасов?</w:t>
+        <w:t>— Раз уж эти переносные усадьбы ковались предками пика Цзяньци, неужели у них самих на пике не осталось никаких запасов?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Выражение лица Сы Цзюньчжаня в один миг стало весьма красноречивым:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -478,99 +478,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Внутри царил идеальный порядок: вещи были рассортированы по атрибутам и назначению, и подле каждого предмета было четко указано, кем именно из предков он был оставлен. Имелось даже краткое жизнеописание с перечислением великих заслуг того или иного мастера.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Коли у вас, младшие братья, выдастся свободное время, можете почаще заглядывать в большую сокровищницу и храм предков, чтобы получше узнать о жизненном пути владык и личных учеников нашего пика.</w:t>
+        <w:t>— Когда у вас, младшие братья, выдастся свободное время, можете почаще заглядывать в большую сокровищницу и храм предков, чтобы получше узнать о жизненном пути владык и личных учеников нашего пика.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Это была дань преемственности, призванная углубить понимание новых учеников о корнях своего пика, а также подарить им чувство гордости и укрепить привязанность к пику Цзяньсяо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Пока сокрушался Сы Цзюньчжань, он одновременно вел их к одной из обособленных комнат-хранилищ с дверью:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Все переносные пространства находятся в цій комнате, заходите и выбирайте сами.</w:t>
+        <w:t>— Все переносные пространства находятся в этой комнате, заходите и выбирайте сами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Распахнув дверь, Юнь Фэймяо увидел ряды прозрачных шкафов, над каждым из которых покоились светящиеся жемчужины ночного сияния, позволявшие в деталях разглядеть планировку усадеб внутри.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,67 +590,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сы Цзюньчжань пояснил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В таком виде они выставлены лишь для того, чтобы было удобнее оцінювати планировку при выборе. На самом же деле их можно сжать до размеров большого пальца, чтобы без труда носить при себе. Однако среди наших учеников принято считать эти усадьбы родовым наследием, поэтому используют их исключительно в пределах пика Цзяньсяо и не выносят за его пределы.</w:t>
-[...15 lines deleted...]
-        <w:t>Юнь Фэймяо согласно кивнул, посчитав эти слова абсолютно резонными. Если бы каждый таскал их с собой по свету, разве уцелело бы до наших днів такое количество? Да еще и в такой идеальной сохранности.</w:t>
+        <w:t>— В таком виде они выставлены лишь для того, чтобы было удобнее оценивать планировку при выборе. На самом же деле их можно сжать до размеров большого пальца, чтобы без труда носить при себе. Однако среди наших учеников принято считать эти усадьбы родовым наследием, поэтому используют их исключительно в пределах пика Цзяньсяо и не выносят за его пределы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юнь Фэймяо согласно кивнул, посчитав эти слова абсолютно резонными. Если бы каждый таскал их с собой по свету, разве уцелело бы до наших дней такое количество? Да еще и в такой идеальной сохранности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он внимательно осмотрел все полтора десятка переносных усадеб и в итоге остановил свой выбор на резиденции с трехвъездной планировкой. Расположение комнат в ней мало чем отличалось от обычных усадеб такого типа, но внутренние дворы были огромными, с кучей свободного места, что как раз идеально подходило под нужды Юнь Фэймяо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -670,51 +670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Увидев, что они закончили с выбором, Сы Цзюньчжань произнес:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Помимо усадеб, вы можете присмотреть себе еще какие-нибудь памятные подарки. Благо добра здесь навалом, и от одной-двух вещиц казна не опустеет. На ранних порах, пока уровень культивации невысок, советую выбрать защитные артефакты для спасения жизни. Вне зависимости от того, пригодятся они вам или нет, с ними на душе завжди будет спокойнее.</w:t>
+        <w:t>— Помимо усадеб, вы можете присмотреть себе еще какие-нибудь памятные подарки. Благо добра здесь навалом, и от одной-двух вещиц казна не опустеет. На ранних порах, пока уровень культивации невысок, советую выбрать защитные артефакты для спасения жизни. Вне зависимости от того, пригодятся они вам или нет, с ними на душе всегда будет спокойнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Договорив, Сы Цзюньчжань извлек два небольших круглых зеркальца серебристого цвета:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>