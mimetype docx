--- v0 (2026-07-09)
+++ v1 (2026-09-09)
@@ -126,67 +126,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Парень, у тебя же на душе вечно кошки скребут, разве сможешь ты познать безмятежное странствие?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Отчего же нет? — с улыбкой парировал владыка пика Цзяньсяо. — Посмотри, с какой легкостью этот юноша выбрал себе орден, разве это уже не проявление безмятежности и свободы? К тому же наш пик Цзяньсяо отличается исключительной широтой взглядов и терпимостью, так что нічого страшного не случится, даже если этот ребенок в итоге выберет для себя иной путь.</w:t>
-[...15 lines deleted...]
-        <w:t>Владыка пика Цзяньчжэнь завжди с уважением относился к чужому выбору и судьбе, а потому спорить не стал. Точно так же, как и владыка пика Цзяньфу до него, он просто вручил Се Яну жетон внутреннего ученика пика Цзяньчжэнь.</w:t>
+        <w:t>— Отчего же нет? — с улыбкой парировал владыка пика Цзяньсяо. — Посмотри, с какой легкостью этот юноша выбрал себе орден, разве это уже не проявление безмятежности и свободы? К тому же наш пик Цзяньсяо отличается исключительной широтой взглядов и терпимостью, так что ничего страшного не случится, даже если этот ребенок в итоге выберет для себя иной путь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Владыка пика Цзяньчжэнь всегда с уважением относился к чужому выбору и судьбе, а потому спорить не стал. Точно так же, как и владыка пика Цзяньфу до него, он просто вручил Се Яну жетон внутреннего ученика пика Цзяньчжэнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Владыка пика Цзяньлу любил драться, но терпеть не мог чесать языком, поэтому он лишь наградил владыку пика Цзяньсяо свирепым взглядом, после чего переключил внимание на следующего кандидата.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,99 +238,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В тех сладких грезах, которые система соткала для Ло Шуанбая, стоило ему только эффектно появиться на сцене, как за право забрать его к себе должны были схлестнуться по меньшей мере четыре-пять владык пиков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вот только, помимо понятливости в законах Дао, достигавшей девяноста балів, его таланты во всех остальных сопутствующих искусствах не превышали и пятидесяти! Да еще и с учетом ограничений его духовного корня, ніхто из восьми владык пиков, кроме владыки пика Цзяньлу, не проявил к нему ни малейшего интереса.</w:t>
+        <w:t>Вот только, помимо понятливости в законах Дао, достигавшей девяноста баллов, его таланты во всех остальных сопутствующих искусствах не превышали и пятидесяти! Да еще и с учетом ограничений его духовного корня, никто из восьми владык пиков, кроме владыки пика Цзяньлу, не проявил к нему ни малейшего интереса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но вот беда: сам Ло Шуанбай к владыке пика Цзяньлу тоже не питал абсолютно никаких нежных чувств.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В представлении Ло Шуанбая, обитатели пика Цзяньсяо были кучкой ленивых бездельников, плывущих по течению, пик Цзяньлу населяли безмозглые вышибалы, и лишь пик Цзяньцан держал в своих руках бразды реальной власти в ордене.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стань он личным учеником пика Цзяньцан, и перед ним открылась бы прямая дорога к борьбе за пост будущего глави секты Ванцзянь.</w:t>
+        <w:t>Стань он личным учеником пика Цзяньцан, и перед ним открылась бы прямая дорога к борьбе за пост будущего главы секты Ванцзянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Раз уж так, то самым идеальным местом для него, само собой, являлся пик Цзяньцан.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -382,51 +382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Постижение Дао во многих случаях — лишь вопрос одного мига, и оно не поддается человеческому контролю. Как может глава секты гарантировать, что все принятые им ученики обязательно пойдут по Пути служения всему сущему?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Розділ Цзи с улыбкой ответил:</w:t>
+        <w:t>Глава Цзи с улыбкой ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хотя бы на том основании, что все трое моих нынешних учеников следуют именно этому пути.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -478,51 +478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Зато его фиолетовая молния Девяти небес была грозой для любых видов скверны и нечисти. Стоило ему лишь окончательно возмужать, и он превратился бы в могучее древо, под чьей кроной обрело бы защиту всё сущее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И что еще важнее, какими бы способностями, умом или характером ни обладали эти трое, в их сердцах завжди жила забота о Поднебесной и понимание общей картины мира, что делало их прекрасными ростками для взращивания Пути служения всему сущему.</w:t>
+        <w:t>И что еще важнее, какими бы способностями, умом или характером ни обладали эти трое, в их сердцах всегда жила забота о Поднебесной и понимание общей картины мира, что делало их прекрасными ростками для взращивания Пути служения всему сущему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ло Шуанбай же был слеплен совсем из другого теста. Судя по показателям Камня Испытания Сердца, этот человек не имел за душой никаких привязанностей, отличался крайним эгоизмом и был рожден для убийств и резни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,99 +590,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Многие из присутствующих сочли, что Ло Шуанбай попросту не умеет ценить добро: не обладая даже духовным корнем небесного ранга, он еще смел копаться и привередничать. Любой нормальный человек при виде трех гениев с небесными корнями в этом потоке предпочел бы на время затаиться и не высовываться, верно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впрочем, нашлись и отдельные личности, посчитавшие, что в цій ситуации как раз глава Цзи проявил поразительную глупость, не сумев разглядеть всех достоинств их обожаемого Шуанбая.</w:t>
+        <w:t>Впрочем, нашлись и отдельные личности, посчитавшие, что в этой ситуации как раз глава Цзи проявил поразительную глупость, не сумев разглядеть всех достоинств их обожаемого Шуанбая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Этими людьми, само собой, были верные воздыхатели Ло Шуанбая, вроде Чжэнь Юйчуня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>К сожалению, Чжэнь Юйчунь сейчас был всего лишь учеником внешнего круга, и ради того, чтобы остаться в секте и иметь возможность лишний раз увидеть Ло Шуанбая, ему оставалось только помалкивать и сидеть тише воды, ниже травы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коли распределение всех учеников подошло к концу, каждый из них вместе со своим куратором отправился к месту дальнейшего пребывания.</w:t>
+        <w:t>Когда распределение всех учеников подошло к концу, каждый из них вместе со своим куратором отправился к месту дальнейшего пребывания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юнь Фэймяо и Се Ян, разумеется, последовали за владыкой пика Цзяньсяо на его территорию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но стоило официальной церемонии подойти к концу, как он тут же сбросил маску: развалился на мягкой кушетке, высоко задрав ногу на ногу, да еще и принялся втягивать Юнь Фэймяо и Се Яна в пустую болтовню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Раз уж вы двое официально стали моими учениками, для начала нужно четко уяснить правила нашего пика. Правило первое: наставник завжди прав. Даже если вам покажется, что наставник совершил ошибку, держите это мнение при себе. Правило второе: если нет никаких важных дел, нечего ко мне бегать. А если дела появятся — идите к старшим братьям. По внутренним вопросам пика Цзяньсяо обращайтесь к Цзюньчжаню, раз уж он ваш самый первый старший брат. Если же вопросы коснутся дел всей секты, ищите Е Чжэна или Шэнь Яньшу, они у нас считаются первыми и вторыми старшими братьями для всего ордена в целом. Правило третье: если на стороне вас начнет притеснять какой-нибудь старый маразматик, поздравляю, в этом случае вы наконец-то можете позвать своего наставника. Но с одним условием: его боевая мощь не должна превосходить мою. Ваш наставник желает избивать слабаков, а не выступать в роли легкой добычи.</w:t>
+        <w:t>— Раз уж вы двое официально стали моими учениками, для начала нужно четко уяснить правила нашего пика. Правило первое: наставник всегда прав. Даже если вам покажется, что наставник совершил ошибку, держите это мнение при себе. Правило второе: если нет никаких важных дел, нечего ко мне бегать. А если дела появятся — идите к старшим братьям. По внутренним вопросам пика Цзяньсяо обращайтесь к Цзюньчжаню, раз уж он ваш самый первый старший брат. Если же вопросы коснутся дел всей секты, ищите Е Чжэна или Шэнь Яньшу, они у нас считаются первыми и вторыми старшими братьями для всего ордена в целом. Правило третье: если на стороне вас начнет притеснять какой-нибудь старый маразматик, поздравляю, в этом случае вы наконец-то можете позвать своего наставника. Но с одним условием: его боевая мощь не должна превосходить мою. Ваш наставник желает избивать слабаков, а не выступать в роли легкой добычи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>