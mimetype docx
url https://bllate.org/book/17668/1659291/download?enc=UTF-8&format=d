--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -62,51 +62,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сы Цзюньчжань похлопал его по плечу и с улыбкой произнес:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нічого страшного, это ведь только для первой проверки, в будущем, если захочешь скрыться, сможешь прятаться без проблем. С твоим талантом и скоростью продвижения, думаю, тебе недолго залишилось до формирования Золотого Ядра. Если к тому времени у тебя всё еще будет желание таиться, обязательно приходи ко мне, старший брат поможет тебе всё устроить.</w:t>
+        <w:t>— Ничего страшного, это ведь только для первой проверки, в будущем, если захочешь скрыться, сможешь прятаться без проблем. С твоим талантом и скоростью продвижения, думаю, тебе недолго осталось до формирования Золотого Ядра. Если к тому времени у тебя всё еще будет желание таиться, обязательно приходи ко мне, старший брат поможет тебе всё устроить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Се Ян слегка приподнял бровь:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -158,163 +158,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Затем они направились проверять врожденную понятливость. На этот раз оценивалось сразу множество аспектных направлений: скорость постижения законов Дао, а также склонность к алхимии, ковке артефактов, начертанию талисманов, построению массивов, укрощению зверей и искусству нот и звуков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Врожденная понятливость Юнь Фэймяо в законах Дао составила девяносто пять балів, в алхимии — ноль, в ковке артефактов — ноль, в начертании талисманов — девяносто семь, в построении массивов — пятьдесят, в укрощении зверей — шестьдесят, в музыкальном искусстве — тридцать.</w:t>
-[...31 lines deleted...]
-        <w:t>— А-Фэн, мы с тобой оба получили по два круглых нуля, да и остальные показатели во многом схожи, — Юнь Фэймяо с любопытством разглядывал результаты. — Но ведь эти двадцать и тридцать балів, по сути, бесполезны, верно?</w:t>
+        <w:t>Врожденная понятливость Юнь Фэймяо в законах Дао составила девяносто пять баллов, в алхимии — ноль, в ковке артефактов — ноль, в начертании талисманов — девяносто семь, в построении массивов — пятьдесят, в укрощении зверей — шестьдесят, в музыкальном искусстве — тридцать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Се Яна понятливость в законах Дао тоже оказалась на уровне девяноста пяти баллов, в алхимии — ноль, в ковке артефактов — тридцать, в начертании талисманов — ноль, в построении массивов — readiness девяносто семь, в укрощении зверей — тридцать, в музыкальном искусстве — тридцать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А-Фэн, мы с тобой оба получили по два круглых нуля, да и остальные показатели во многом схожи, — Юнь Фэймяо с любопытством разглядывал результаты. — Но ведь эти двадцать и тридцать баллов, по сути, бесполезны, верно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сы Цзюньчжань поспешил объяснить:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Разница всё же есть. Ноль означает, что вы в принципе не способны этому обучиться. Двадцать-тридцать балів позволяют как минимум освоить азы. Имея пятьдесят-шестьдесят, можно выучиться до уровня крепкого середнячка, а всё, что выше восьмидесяти — это уже выдающийся талант. Вы оба, младшие братья, обладаете поразительным даром.</w:t>
-[...47 lines deleted...]
-        <w:t>Коли из тайного царства выбрались абсолютно все учасники, это дурное предчувствие глави Цзи достигло своего апогея, да и лица остальных владык пиков заметно помрачнели.</w:t>
+        <w:t>— Разница всё же есть. Ноль означает, что вы в принципе не способны этому обучиться. Двадцать-тридцать баллов позволяют как минимум освоить азы. Имея пятьдесят-шестьдесят, можно выучиться до уровня крепкого середнячка, а всё, что выше восьмидесяти — это уже выдающийся талант. Вы оба, младшие братья, обладаете поразительным даром.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока Юнь Фэймяо и Се Ян проверяли свои показатели понятливости, на площадь один за другим продолжали перемещаться отставшие новые ученики. У нескольких из них склонность к изучению массивов оказалась выше семидесяти баллов, отчего восседавшая на трибуне владыка пика Цзяньчжэнь довольно рассмеялась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако у главы секты Цзи при виде этой картины возникло нехорошее предчувствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда из тайного царства выбрались абсолютно все участники, это дурное предчувствие главы Цзи достигло своего апогея, да и лица остальных владык пиков заметно помрачнели.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не кажется ли вам, что среди нынешнего потока новичков как-то чересчур много гениев?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -510,99 +510,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но он ведь был баловнем судьбы! Воля Небес не возражала против его закалки трудностями, но те невзгоды служили лишь для его скорейшего становления, а не для создания преград. Поэтому он в весьма юном возрасте вознесся в Высшее царство, оставив после себя бесчисленные рукописи, которые грядущим поколениям гениев еще только предстояло изучить и претворить в жизнь...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Подобное случалось уже не впервой. Все прекрасно знали, что после ухода баловня судьбы в мире завжди наступает период массового рождения талантов во всех сферах, и после вознесения Сяо Юэ качество учеников из года в год оставалось весьма высоким.</w:t>
+        <w:t>Подобное случалось уже не впервой. Все прекрасно знали, что после ухода баловня судьбы в мире всегда наступает период массового рождения талантов во всех сферах, и после вознесения Сяо Юэ качество учеников из года в год оставалось весьма высоким.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но чтобы нынешний поток оказался настолько хорош — это выбивалось из любых рамок. Очевидно, что в пределах ближайших десяти лет миру грозит грандиозная катастрофа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вот только что именно за беда их ждет, предугадать до ее начала было невозможно. Оставалось лишь изо всех сил подгонять этих юных гениев, заставляя их расти как можно быстрее в отведенное им мирное время.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ведь в их мире совершенствования гении завжди рождались в ответ на веление судьбы. И те таланты, что оказывались неспособны помочь Небесам разрешить грядущие трудности, редко могли рассчитывать на небесное покровительство.</w:t>
+        <w:t>Ведь в их мире совершенствования гении всегда рождались в ответ на веление судьбы. И те таланты, что оказывались неспособны помочь Небесам разрешить грядущие трудности, редко могли рассчитывать на небесное покровительство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>А вот смогут ли они помочь Небесам справиться с бедой, напрямую зависело от их личных качеств и благородства духа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -862,51 +862,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Стоило завести об этом речь, как Юнь Фэйинь мгновенно сник и буквально опустил плечи:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да в том-то и дело, Сяо Ци... Коли формируется Зарождение Души, нас ведь вовсю бьют молнии небесной кары. Там бы вообще выжить да не растерять остатки сознания, где уж вспомнить о такой мелочи? Я вот в свое время как раз...</w:t>
+        <w:t>— Да в том-то и дело, Сяо Ци... Когда формируется Зарождение Души, нас ведь вовсю бьют молнии небесной кары. Там бы вообще выжить да не растерять остатки сознания, где уж вспомнить о такой мелочи? Я вот в свое время как раз...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глаза Юнь Фэймяо округлились от изумления:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>