--- v0 (2026-07-07)
+++ v1 (2026-09-15)
@@ -62,51 +62,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В это время деревянная лодочка медленно продвигалась по спокойному открытому морю. Нань Люцзин держал на руках черного кота и со всей серьезностью помогал ему расчесывать шерсть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Окружающая среда на Острове Грибов была слишком влажной. Пробыв там 6 годин, черный кот словно попал в сезон затяжных дождей на юге: впитавшая влагу длинная шерсть обмякла и плотно прилипла к телу, из-за чего весь кот казался плоским.</w:t>
+        <w:t>Окружающая среда на Острове Грибов была слишком влажной. Пробыв там 6 часов, черный кот словно попал в сезон затяжных дождей на юге: впитавшая влагу длинная шерсть обмякла и плотно прилипла к телу, из-за чего весь кот казался плоским.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>К тому же, из-за того что он прыгал и скакал по острову, преследуя на протяжении тысячи ли белых пернатых кур, на его теле повисло немало сосновых иголок, древесных листьев, семян трав и комьев земли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -158,51 +158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Кот в его руках замурчал, задрав мордочку и уставившись на него большим изумрудными глазами, время от времени зажмуриваясь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всю дорогу человек и кот пребывали в полной гармонии. Коли они прошли половину обратного пути, сбоку внезапно раздался громкий всплеск разверзшейся воды.</w:t>
+        <w:t>Всю дорогу человек и кот пребывали в полной гармонии. Когда они прошли половину обратного пути, сбоку внезапно раздался громкий всплеск разверзшейся воды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Человек и кот одновременно повернули головы и увидели, как из морской глади медленно поднимается черный плавник, а вслед за ним — огромная иссиня-черная спина кита.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,115 +302,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— У-у-у... — маленькая косатка заметила взгляд Нань Люцзина и с гордостью задрала голову еще выше, демонстрируя человеку мертвого лосося на своей макушке. — «Человек, смотри, красивая у косатки шляпа?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если говорить об цій шляпе, то это долгая історія.</w:t>
-[...15 lines deleted...]
-        <w:t>Вчера стадо косаток снова отправилось на север на шведська стол из тюленей. В то время они случайно наткнулись на большой корабль. Опытная старая бабушка немедленно приказала прекратить погоню за тюленями и повела стадо следом за большим кораблем.</w:t>
+        <w:t>Если говорить об этой шляпе, то это долгая история.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вчера стадо косаток снова отправилось на север на шведский стол из тюленей. В то время они случайно наткнулись на большой корабль. Опытная старая бабушка немедленно приказала прекратить погоню за тюленями и повела стадо следом за большим кораблем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Большой корабль шел-шел и остановился в одной морской зоне. Маленькие люди на корабле забегали туда-сюда и начали забрасывать сети, поймав огромный косяк лосося.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В этот момент старая бабушка отдала приказ, и стадо косаток разом ринулось вперед, знатно и вкусно наевшись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленькие люди на большом корабле громко кричали на них. Маленькая косатка увидела, что у нескольких людей на головах были надеты какие-то квадратные и круглые вещи. Стара бабушка сказала, что это «шляпы», поэтому он тоже выбрал упитанного лосося в качестве шляпы, водрузил его на голову и сделал несколько кругов вокруг большого корабля, специально хвастаясь перед теми людьми.</w:t>
+        <w:t>Маленькие люди на большом корабле громко кричали на них. Маленькая косатка увидела, что у нескольких людей на головах были надеты какие-то квадратные и круглые вещи. Старая бабушка сказала, что это «шляпы», поэтому он тоже выбрал упитанного лосося в качестве шляпы, водрузил его на голову и сделал несколько кругов вокруг большого корабля, специально хвастаясь перед теми людьми.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Люди закричали еще громче — они наверняка посчитали, что его шляпа очень красивая!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,83 +910,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Видя, что ему нравится, Нань Люцзин не стал торопиться разбирать деревянный ящик.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Именно из-за цій минутной слабости, когда они вернулись на остров, на края деревянного ящика из-за кошачьих зубов уже невозможно было смотреть без слез.</w:t>
+        <w:t>Именно из-за этой минутной слабости, когда они вернулись на остров, на края деревянного ящика из-за кошачьих зубов уже невозможно было смотреть без слез.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сам же кот вовсе не считал, что здесь есть какая-то проблема. Как только деревянная лодка пристала к берегу, он спрыгнул с нее и без всякого сожаления легкой рысцой направился вглубь острова. Нань Люцзин сзади разобрал деревянный ящик, на получившихся досках все еще оставалось несколько маленьких дырочек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— ...Нічого страшного, на использование это повлиять не должно.</w:t>
+        <w:t>— ...Ничего страшного, на использование это повлиять не должно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Убрав доски и железные гвозди, Нань Люцзин сошел с лодки и присел, чтобы поймать бегущего к нему со всех ног маленького лисенка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Незаметно преобразуют почву?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нань Люцзин посмотрел на свой островок, где, за исключением низкосортных сельскохозяйственных угодий, повсюду не росло ни единой травинки. Наверное, не существовало почвы бесплоднее цій?</w:t>
+        <w:t>Нань Люцзин посмотрел на свой островок, где, за исключением низкосортных сельскохозяйственных угодий, повсюду не росло ни единой травинки. Наверное, не существовало почвы бесплоднее этой?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он снова посмотрел на грязно-желтого слайма. Этот парень наконец-то отодрал себя от земли. В отличие от оживленного морского подвида, сухопутный подвид выглядел немного замкнутым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1598,115 +1598,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>То же самое касалось и сосновой травы. Она стоила безумно дорого. Едва вынув ее из рюкзака, он с великим почтением убрал ее на склад, положив вместе с росянкой. Эти магические растения Нань Люцзин не осмеливался сушить, боясь, что они потеряют свои лечебные свойства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кроме того, было 80 штук фундука. Все они были сорваны с деревьев, орехи все еще были с зеленой кожурой. Нань Люцзин попробовал очистить несколько штук, но они очищались не слишком хорошо. В делах, с которыми он не мог справиться сам, оставалось только просить помощи у знающих людей. Он опубликовал пост на форуме с расспросами и быстро узнал, что такому фундуку нужно сначала дать полежать несколько днів, а когда кожура станет бурой, выбить орехи изнутри деревянной палкой.</w:t>
+        <w:t>Кроме того, было 80 штук фундука. Все они были сорваны с деревьев, орехи все еще были с зеленой кожурой. Нань Люцзин попробовал очистить несколько штук, но они очищались не слишком хорошо. В делах, с которыми он не мог справиться сам, оставалось только просить помощи у знающих людей. Он опубликовал пост на форуме с расспросами и быстро узнал, что такому фундуку нужно сначала дать полежать несколько дней, а когда кожура станет бурой, выбить орехи изнутри деревянной палкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Напоследок остались поваленные деревья x4, которые Нань Люцзин просто небрежно бросил возле фермерского дома.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сьогодні он вернулся рано. Сюй Цзя все еще сражалась на острове с овцами, у Нань Люцзина сейчас не было никаких неотложных дел, поэтому он первым делом вышел наружу и с помощью деревянных досок соорудил простий навес для низкосортных сельскохозяйственных угодий.</w:t>
+        <w:t>Сегодня он вернулся рано. Сюй Цзя все еще сражалась на острове с овцами, у Нань Люцзина сейчас не было никаких неотложных дел, поэтому он первым делом вышел наружу и с помощью деревянных досок соорудил простой навес для низкосортных сельскохозяйственных угодий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Навес как раз мог выдержать кусок брезента против дождя. Он собирался накрыть его брезентом вечером перед сном на случай, если посреди ночи пойдет дождь, а он об этом не узнает. Если на следующий день по-прежнему будет солнечно, он просто снимет брезент.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Свойство солнечной травы заключалось в том, что ее листья гибли при попадании воды, но там не упоминалось, что она погибнет, если не побудет под солнцем полные 8 годин. Нань Люцзин предполагал, что в течение одного-двух днів она, скорее всего, просто перестанет расти. Все-таки оставалось немного пространства для маневра.</w:t>
+        <w:t>Свойство солнечной травы заключалось в том, что ее листья гибли при попадании воды, но там не упоминалось, что она погибнет, если не побудет под солнцем полные 8 часов. Нань Люцзин предполагал, что в течение одного-двух дней она, скорее всего, просто перестанет расти. Все-таки оставалось немного пространства для маневра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На полках торговой зоны все еще лежали две белые пернатые курицы, а на складе оставалось 10 штук ломаных корней лотоса, которые требовали срочной обработки. Целые корни лотоса в количестве 29 штук он собирался сохранить для себя, сделав из них маринады или высушив в сушеные ломтики лотоса. В ломаных корнях лотоса было слишком много ила, и Нань Люцзин больше склонялся к тому, чтобы обменять их на белый уксус или белый сахар, чтобы ему было удобно готовить другие маринованные продукты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Факты доказали, что использование оливкового масла точно так же не имело никаких изъянов. Нань Люцзин налил в сковороду оливковое масло, а также нарезал немного чеснока пластинками, чтобы обжарить его до появления аромата, а затем выложил стейк из лосося обжариваться. Обжарив до золотистой корочки с двух сторон, он добавил соль и черный перец для вкуса, и вскоре блюдо можно было снимать с огня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Роль сковороды выполнял квадратный противень для запекания, установленный над древесным углем. После того как стейк из рыбы переложили на тарелку, на дне противня залишилось немного масла с рыбным ароматом и кусочки чеснока.</w:t>
+        <w:t>Роль сковороды выполнял квадратный противень для запекания, установленный над древесным углем. После того как стейк из рыбы переложили на тарелку, на дне противня осталось немного масла с рыбным ароматом и кусочки чеснока.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Оливковое масло тратилось капля за каплей, и у Нань Люцзина снова проснулась его прижимистая натура. Ему было жаль мыть сковороду, поэтому на этом остатке масла он обжарил нарезанные ломтиками белые грибы, добавив немного соевого соуса для усиления вкуса прямо перед тем, как снять с огня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>