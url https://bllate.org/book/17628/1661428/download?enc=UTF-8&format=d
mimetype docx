--- v0 (2026-07-06)
+++ v1 (2026-09-15)
@@ -46,83 +46,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Грибы прятались у корней деревьев, в траве и под устилавшим всю землю ковром из сосновых иголок. Стоило пройти несколько шагов, как на пути попадался лежащий на земле валежник. Трухлявые стволы растрескались, и из черных трещин росло множество гроздей грибов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Иногда, подняв голову, можно было неожиданно встретить одну-две семейки грибов, растущих высоко на стволах. Нань Люцзин чувствовал себя здесь словно мышь, провалившаяся в амбар с рисом. Збір грибов даже вызывал у него чувство счастья. Его совершенно не волновало, что, когда он стоял на коленях, сырость просачивалась сквозь быстросохнущие брюки, промочив колена и пачкая штанины, и он совсем не обращал внимания на ползающих по телу мелких насекомых. Чтобы дотянуться до грозди грибов, росшей в дупле дерева, он полностью растянулся на земле. Земля и сосновые иголки облепили его голову и лицо, вид у него был крайне растрепанный, но когда он наконец выудил эту огромную гроздь грибов, чувство достижения и удовлетворения перекрыло все невзгоды.</w:t>
-[...31 lines deleted...]
-        <w:t>Очевидно, что угол съемки там был странным, камера тряслась, ніхто не говорил, и большую часть времени видео было направлено на грязную землю. В наушниках слышались только звуки ветра, дождя, неровное дыхание оператора и время от времени раздающийся тихий хруст ломающейся ножки, когда гриб срывали.</w:t>
+        <w:t>Иногда, подняв голову, можно было неожиданно встретить одну-две семейки грибов, растущих высоко на стволах. Нань Люцзин чувствовал себя здесь словно мышь, провалившаяся в амбар с рисом. Сбор грибов даже вызывал у него чувство счастья. Его совершенно не волновало, что, когда он стоял на коленях, сырость просачивалась сквозь быстросохнущие брюки, промочив колена и пачкая штанины, и он совсем не обращал внимания на ползающих по телу мелких насекомых. Чтобы дотянуться до грозди грибов, росшей в дупле дерева, он полностью растянулся на земле. Земля и сосновые иголки облепили его голову и лицо, вид у него был крайне растрепанный, но когда он наконец выудил эту огромную гроздь грибов, чувство достижения и удовлетворения перекрыло все невзгоды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше он никогда не понимал, почему видеоролики под названием «Иммерсивный сбор грибов в дождливый день» на Голубой планете собирают так много просмотров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Очевидно, что угол съемки там был странным, камера тряслась, никто не говорил, и большую часть времени видео было направлено на грязную землю. В наушниках слышались только звуки ветра, дождя, неровное дыхание оператора и время от времени раздающийся тихий хруст ломающейся ножки, когда гриб срывали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Звук «щелк» был не звонким и не глухим, но от него на душе у слушателя становилось легче, и хотелось слушать его снова и снова.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Если не считать того, что дождя не было, обстановка была почти такой же, как в тех коротких видео.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вот только здесь нельзя было, как в смонтированном ролике, собирать по грибу кожні три секунды и наполнить корзину за минуту.</w:t>
+        <w:t>Вот только здесь нельзя было, как в смонтированном ролике, собирать по грибу каждые три секунды и наполнить корзину за минуту.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нань Люцзин, обхватив ствол дерева, медленно полз вверх. Воздух был слишком влажным, даже кора деревьев была мокрой, и при малейшей неосторожности можно было соскользнуть. Сосны росли прямыми, легко достигая двадцати-тридцати метров в высоту. Ему приходилось, проползая немного, вырубать топором на стволе точку опоры для ног, чтобы иметь возможность лезть дальше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Ежовик гребенчатый☆]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Категорія: Ингредиент]</w:t>
+        <w:t>[Категория: Ингредиент]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Дикорастущий гриб, растущий на Острове Грибов, нетоксичен и съедобен. Мякоть нежная, ароматная, богата питательными веществами. Говорят, это редкое сокровище горных лесов!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,67 +398,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но до сих пор среди всех собранных им грибов только ежовик гребенчатый и мацутакэ обособлялись в 1 единицу. Оба эти вида были дорогими, их трудно собирать, да и размер у них был довольно большим. Неужели это комплексная оценка сложности сбора, цены, размера и степени редкости?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Прежде чем спуститься с дерева, Нань Люцзин заодно проверил, есть ли на цій сосне шишки, но ответом было «нет». Неизвестно, дело было в сезоне или в чем-то еще.</w:t>
-[...15 lines deleted...]
-        <w:t>К слову, есть ли в цій игре настройки сезонов? Кажется, нет?</w:t>
+        <w:t>Прежде чем спуститься с дерева, Нань Люцзин заодно проверил, есть ли на этой сосне шишки, но ответом было «нет». Неизвестно, дело было в сезоне или в чем-то еще.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К слову, есть ли в этой игре настройки сезонов? Кажется, нет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нань Люцзин, словно большая зеленая гусеница, обнимал ствол дерева, извиваясь и понемногу сползая вниз. Только когда до земли оставалось один-два метра, он резко разжал руки и спрыгнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -478,51 +478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он поразминал ноги на месте и продолжил искать грибы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коли человек полностью концентрируется на каком-то деле, время летит невероятно быстро.</w:t>
+        <w:t>Когда человек полностью концентрируется на каком-то деле, время летит невероятно быстро.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>С тех пор как Нань Люцзин высадился на остров, незаметно прошло уже два часа. Он стоял на коленях под толстой старой сосной и рукой аккуратно раздвигал светло-коричневые сосновые иголки. Показалась коричневая круглая шляпка мацутакэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -574,51 +574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Мацутакэ☆]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Категорія: Ингредиент]</w:t>
+        <w:t>[Категория: Ингредиент]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Дикорастущий гриб, растущий на Острове Грибов, нетоксичен и съедобен. Первоклассное сокровище горных лесов, частый гость в высококлассных ресторанах.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -830,51 +830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Белый гриб☆]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Категорія: Ингредиент]</w:t>
+        <w:t>[Категория: Ингредиент]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Дикорастущий гриб, растущий на Острове Грибов, нетоксичен и съедобен. Гриб соответствует своему названию, очень вкусный, большой объем позволяет насытиться.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1022,51 +1022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У мацутакэ шанс выпадения низкий, это избавит от лишних забот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В следующие полчаса Нань Люцзин обнаружил валежник, усыпанный желтыми грибами, а также прочесал траву, где кое-где росло немало опят. Коли он срывал последний опенок, в кончике его пальца отозвалась боль.</w:t>
+        <w:t>В следующие полчаса Нань Люцзин обнаружил валежник, усыпанный желтыми грибами, а также прочесал траву, где кое-где росло немало опят. Когда он срывал последний опенок, в кончике его пальца отозвалась боль.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Тсс, — он подсознательно отдернул руку и обнаружил, что подушечка его безымянного пальца действительно кровоточит. Это сразу показалось ему невероятным. — Грибы еще и с шипами растут?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Трава сосновой иглы☆]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Категорія: Магическое растение]</w:t>
+        <w:t>[Категория: Магическое растение]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Магическое растение, выглядящее как сосновая иголка, количество невелико, растет только вблизи сосен. Является незаменимым сырьем для изготовления высококлассных магических зелий, выполняет функцию увеличения вероятности слияния материалов друг с другом.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1342,83 +1342,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Трава сосновой иглы — вот что номер один в мире!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Особенно когда Нань Люцзин присмотрелся и увидел, что на цій поляне перед ним росло еще несколько экземпляров травы сосновой иглы, которой, как утверждалось, было мало, уголки его рта тут же поползли вверх, и это движение было не остановить.</w:t>
+        <w:t>Особенно когда Нань Люцзин присмотрелся и увидел, что на этой поляне перед ним росло еще несколько экземпляров травы сосновой иглы, которой, как утверждалось, было мало, уголки его рта тут же поползли вверх, и это движение было не остановить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Разбогател, разбогател, — тихо бормотал он, выдергивая траву, и через некоторое время в его руке скопилась небольшая горсть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Теперь он мог с уверенностью сказать, что единицы в цій игре определенно связаны с ценой. Вага одного стебля травы сосновой иглы составил менее 2 граммов, но его можно было продать за высокую цену в 1500 солей, и он занимал отдельную ячейку и стоил 0,5 выносливости.</w:t>
+        <w:t>Теперь он мог с уверенностью сказать, что единицы в этой игре определенно связаны с ценой. Вес одного стебля травы сосновой иглы составил менее 2 граммов, но его можно было продать за высокую цену в 1500 солей, и он занимал отдельную ячейку и стоил 0,5 выносливости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нань Люцзин в спешном порядке выставил ежовик гребенчатый на торговую площадку, освободив ячейки рюкзака для травы сосновой иглы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Черная кошка размяла затекшую челюсть, высунула язык и облизала губы, после чего задрала голову, посмотрела на Нань Люцзина и издала полное переливов «мяу-у...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Переклад в таком же стиле: человек, Ми вернулся с охоты.</w:t>
+        <w:t>Перевод в таком же стиле: человек, Ми вернулся с охоты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Мяу».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Ми-ву».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Перья невкусные. Но нічого страшного, поешь побольше травы, и они сами выйдут.</w:t>
+        <w:t>Перья невкусные. Но ничего страшного, поешь побольше травы, и они сами выйдут.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Завершив передачу опыта, черная кошка гордо подняла подбородок, а ее хвост позади вытянулся в восклицательный знак.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Не стесняйся!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Зрозумів человек или нет — неизвестно, но курица, похоже, поняла.</w:t>
+        <w:t>Понял человек или нет — неизвестно, но курица, похоже, поняла.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Курица отчаянно закудахтала. В момент между жизнью и смертью инстинкт размножения взял верх, заставив ее всем телом содрогнуться и снести яйцо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1950,51 +1950,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Белая плимутрок]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Категорія: Животное]</w:t>
+        <w:t>[Категория: Животное]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Одна из самых распространенных птиц на Море Непостоянства, мясо очень вкусное. Взрослая несушка может производить яйцо х1 в день. Тщательный уход может повысить качество производимой продукции.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Черная кошка облизнулась и неосознанно пару раз чавкнула воздухом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коли кошка чавкает впустую — значит, ей лакомится хочется!</w:t>
+        <w:t>Когда кошка чавкает впустую — значит, ей лакомится хочется!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Значит, договорились?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2366,51 +2366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Яйцо☆]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Категорія: Ингредиент]</w:t>
+        <w:t>[Категория: Ингредиент]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Яйцо, снесенное белой плимутрок, богато питательными веществами.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Следующие некоторое время Нань Люцзин, собирая грибы, одновременно убеждал черную кошку пойти и поймать еще несколько белых плимутрок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всього одна белая плимутрок никак не могла удовлетворить аппетиты Нань Люцзина. Раз уж на этом острове удалось найти одну, значит, здесь определенно есть целая популяция.</w:t>
+        <w:t>Всего одна белая плимутрок никак не могла удовлетворить аппетиты Нань Люцзина. Раз уж на этом острове удалось найти одну, значит, здесь определенно есть целая популяция.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>По мнению Нань Люцзина, в любом случае нужно собрать хотя бы пару, иначе они не смогут размножаться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Расход выносливости составил 79 единиц.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сьогодні он вышел из дома с баффом «полон сил», и сейчас у него оставалось еще 71/150 выносливости.</w:t>
+        <w:t>Сегодня он вышел из дома с баффом «полон сил», и сейчас у него оставалось еще 71/150 выносливости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он уже несколько раз выходил в море для исследований, но это был первый раз, когда он столкнулся с ситуацией, когда выносливость никак не заканчивалась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,67 +2830,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>По мнению Нань Люцзина, это было похоже на собаку средних размеров, возможно, дикую.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя он и обнаружил следы, Нань Люцзин не особо беспокоился. Судя по состоянию экскрементов, эта дикая собака приходила в эту зону еще несколько днів назад, и в последнее время она здесь не бывала, так что встретить ее маловероятно.</w:t>
-[...15 lines deleted...]
-        <w:t>Даже если они встретятся, Нань Люцзин был уверен, что сможет за несколько хвилин... подружиться с ней с помощью вкусного сушеного жареного осьминога.</w:t>
+        <w:t>Хотя он и обнаружил следы, Нань Люцзин не особо беспокоился. Судя по состоянию экскрементов, эта дикая собака приходила в эту зону еще несколько дней назад, и в последнее время она здесь не бывала, так что встретить ее маловероятно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если они встретятся, Нань Люцзин был уверен, что сможет за несколько минут... подружиться с ней с помощью вкусного сушеного жареного осьминога.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Найдя свободную полянку подальше от экскрементов, он сел, достал сушеного жареного осьминога и принялся жевать, утоляя голод.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2942,115 +2942,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Пообедав, он без промедления продолжил исследования.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коли до окончания времени исследования оставалось полчаса, Нань Люцзин вернулся к месту, где высадился на берег.</w:t>
+        <w:t>Когда до окончания времени исследования оставалось полчаса, Нань Люцзин вернулся к месту, где высадился на берег.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В рюкзаке, помимо собранных ранее ресурсов, также прибавилась росяная трава х12, которую он нашел на лугу в глубине острова.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Возвращаясь по прежнему пути, он снова проходил мимо соснового леса. Нань Люцзина посетила внезапная идея, и он перенес четыре ствола валежника, на которых когда-то росло много грибов, на торговую площадку, планируя забрать их домой и проверить, смогут ли они в других условиях вырастить новые грибы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если все получится, то в будущем у него будет неиссякаемый джерело грибов.</w:t>
-[...15 lines deleted...]
-        <w:t>Подождав на берегу более двадцати хвилин, черная кошка тоже прибежала обратно. Она была очень умной: Нань Люцзин повторил ей дважды, что нужно собраться здесь, и она запомнила.</w:t>
+        <w:t>Если все получится, то в будущем у него будет неиссякаемый источник грибов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подождав на берегу более двадцати минут, черная кошка тоже прибежала обратно. Она была очень умной: Нань Люцзин повторил ей дважды, что нужно собраться здесь, и она запомнила.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сейчас она с трудом тащила сюда курицу, которая была еще жирнее предыдущей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3166,211 +3166,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Пользуясь тем, что внимание человека было направлено не на нее, черная кошка поспешно высунула язык и тяжело, часто задышала. Стоило взгляду человека повернуться обратно, как она тут же спрятала язык и невозмутимо плотно закрыла рот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дякую тебе, Мими, — Нань Люцзин нежно погладил черную кошку по лбу и протянул руку. — Пойдем, давай вернемся домой.</w:t>
+        <w:t>— Спасибо тебе, Мими, — Нань Люцзин нежно погладил черную кошку по лбу и протянул руку. — Пойдем, давай вернемся домой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Ми~» — черная кошка мгновенно запрыгнула ему на плечо и разлеглась там, словно лишившись костей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>---</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В цій главе в выражениях вроде «такой-то предмет х1» после «х1» на самом деле опущены счетные слова.</w:t>
+        <w:t>В этой главе в выражениях вроде «такой-то предмет х1» после «х1» на самом деле опущены счетные слова.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Например, полное название «обрывок холста х1» — это «обрывок холста х1 кусок», «железный гвоздь х1» — это «железный гвоздь х1 штука», «малина х1» — это «малина х1 горсть (100 г)». Чтобы текст больше походил на игру, я опустил счетные слова.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Что касается настроек различных счетных слов для разных предметов, я размышлял над этим следующим образом:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>① Ціна. Вещи с очень высокой ценой за единицу, такие как мацутакэ, даже если их вес составляет менее 100 граммов, считаются как одна штука = 1 единица.</w:t>
-[...31 lines deleted...]
-        <w:t>③ Расход. На приготовление черничного сока тратится черника х1. Если под цій «1» подразумевается «1 ягода», то это слишком странно. По той же логике, при жарке шиитаке нельзя пожарить на тарелке всего один гриб. Расход для тушеной курицы с грибами: курица х1, опёнок х1 = 1 курица + 1 гриб. Это равенство я никак не могу оправдать перед самим собой! Так что грибов должно быть как минимум 100 граммов!!</w:t>
+        <w:t>① Цена. Вещи с очень высокой ценой за единицу, такие как мацутакэ, даже если их вес составляет менее 100 граммов, считаются как одна штука = 1 единица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>② Вес. Одна порция свежего мяса — 500 граммов, одна порция рыбного филе — 200 граммов, одна порция ягод/грибов — 100 граммов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>③ Расход. На приготовление черничного сока тратится черника х1. Если под этой «1» подразумевается «1 ягода», то это слишком странно. По той же логике, при жарке шиитаке нельзя пожарить на тарелке всего один гриб. Расход для тушеной курицы с грибами: курица х1, опёнок х1 = 1 курица + 1 гриб. Это равенство я никак не могу оправдать перед самим собой! Так что грибов должно быть как минимум 100 граммов!!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Трава сосновой иглы используется для приготовления высококлассных зелий, ее опускают в котел по одной штучке, да и цена за единицу достаточно высока, поэтому единица измерения — 1 стебель. Поэтому каждый раз при описании количества собранного я провожу такую комплексную оценку... скрупулезно высчитывая эти мелкие вопросы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если бы это действительно была гра, то, возможно, это был бы просто вопрос того, нарисована ли на иконке предмета одна ягода черники или маленькая кучка черники. Но Сяо Нань, будучи главным героем текстового произведения, может каждый раз лишь в полном недоумении заниматься сбором...</w:t>
+        <w:t>Если бы это действительно была игра, то, возможно, это был бы просто вопрос того, нарисована ли на иконке предмета одна ягода черники или маленькая кучка черники. Но Сяо Нань, будучи главным героем текстового произведения, может каждый раз лишь в полном недоумении заниматься сбором...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Пока он лично не сорвет предмет и тот не окажется в руках, он и сам не знает, является ли единица этого предмета 1 штукой или 1 горстью (100 г).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>