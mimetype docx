--- v0 (2026-07-07)
+++ v1 (2026-09-15)
@@ -94,51 +94,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Няньгао ведь размером еще меньше домашнего тапочка! А уже начал помогать по хозяйству.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чем это отличалось от новостей с Блакитний планеты, где писали: «Четырехлетний ребенок, встав на табуретку, готовит еду для всей семьи»?</w:t>
+        <w:t>Чем это отличалось от новостей с Голубой планеты, где писали: «Четырехлетний ребенок, встав на табуретку, готовит еду для всей семьи»?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Эх, маленький Няньгао.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,83 +302,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Спасите!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поскольку работу на пастбище слаймов взял на себя Няньгао, Нань Люцзин почувствовал заметное облегчение и даже задумался, не створити ли еще несколько слаймов.</w:t>
+        <w:t>Поскольку работу на пастбище слаймов взял на себя Няньгао, Нань Люцзин почувствовал заметное облегчение и даже задумался, не создать ли еще несколько слаймов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Пастбище слаймов отличалось от морского загона: здесь не было чётко прописанного лимита на разведение. Теоретически, пока позволяет место, можно было без остановки создавать и размножать слаймов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На данный момент было известно, что большой объем морской воды позволяет створити водный подвид океанического слайма, производящего желе из морской соли. Следуя цій логике, сработает ли то же самое с пресной водой?</w:t>
+        <w:t>На данный момент было известно, что большой объем морской воды позволяет создать водный подвид океанического слайма, производящего желе из морской соли. Следуя этой логике, сработает ли то же самое с пресной водой?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Что будет производить пресноводный слайм? Должно быть, тоже желе, но пресное?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,131 +398,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>А если использовать кучу земли? Или песка?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В любом случае, эти материалы нічого не стоили, а его выносливость была неисчерпаема, так что имело смысл попробовать чуть позже.</w:t>
+        <w:t>В любом случае, эти материалы ничего не стоили, а его выносливость была неисчерпаема, так что имело смысл попробовать чуть позже.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>С этими мыслями он дошел до морского загона. Мальки с самым коротким периодом роста уже созрели и выглядели невероятно приметно среди стайки собратьев размером с зубочистку. Нань Люцзин бросил взгляд — это были две сардины.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>От такой мелкой рыбешки мало проку в еде, да и оставлять ее для размножения не имело смысла. Нань Люцзин выловил обеих сардин: теперь у него были подарки для птицы-почтальона на завтра и послезавтра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Закончив с делами на улице, Нань Люцзин накопал из земли большую кучу грязи и загрузил ее в творець слаймов. Сперва стоило проверить, что будет производить слайм с атрибутом земли. Неужели желе со вкусом грязи?</w:t>
+        <w:t>Закончив с делами на улице, Нань Люцзин накопал из земли большую кучу грязи и загрузил ее в создатель слаймов. Сперва стоило проверить, что будет производить слайм с атрибутом земли. Неужели желе со вкусом грязи?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нань Люцзин представил это, поморщился и подумал, что это должно быть жуткая гадость.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Творець слаймов с грохотом запустился. До отлива оставалось еще какое-то время, поэтому Нань Люцзин вернулся в фермерский дом, взял чайник, который все это время грелся на углях, достал эмалированную кружку, баночку с зеленым чаем и заварил себе крепкий напиток.</w:t>
+        <w:t>Создатель слаймов с грохотом запустился. До отлива оставалось еще какое-то время, поэтому Нань Люцзин вернулся в фермерский дом, взял чайник, который все это время грелся на углях, достал эмалированную кружку, баночку с зеленым чаем и заварил себе крепкий напиток.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Усевшись на диван, он вытащил «Ежедневную газету Моря непостоянства» и принялся медленно потягивать обжигающий чай, попутно отбирая из газеты заслуживающие внимания новости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,67 +718,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нань Люцзин с трудом сдержал руки и, подняв газету, продолжил чтение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сьогодні был очередной мирный день. На Море непостоянства царил штиль, и в газетах печатали лишь бытовые новости.</w:t>
-[...15 lines deleted...]
-        <w:t>Хто-то на ком-то женился, кто-то умер, у кого-то родилась тройня, кто-то с кем-то подрался из-за каких-то пустяков... Неужели репортерам газеты больше не о чем писать по делу?</w:t>
+        <w:t>Сегодня был очередной мирный день. На Море непостоянства царил штиль, и в газетах печатали лишь бытовые новости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то на ком-то женился, кто-то умер, у кого-то родилась тройня, кто-то с кем-то подрался из-за каких-то пустяков... Неужели репортерам газеты больше не о чем писать по делу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>С чувством беспомощности он перевернул еще одну страницу и наконец наткнулся на два ценных известия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -798,179 +798,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Второе известие само по себе было обычной социальной новостью: сообщалось, что вынесен приговор одному опасному преступнику. Его осудили на пожизненное заключение, и сейчас под конвоем Судебной палаты направляют на Остров Водоворотов для отбывания наказания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Для игроков ценность цій новости заключалась в самой последней фразе.</w:t>
+        <w:t>Для игроков ценность этой новости заключалась в самой последней фразе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Остров Водоворотов — это, получается, тюрьма в Море непостоянства?» — подумал секунду Нань Люцзин, после чего решительно сфотографировал обе новости и отправил Сюй Цзя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Один из этих островов был залит магмой, а на втором, весьма вероятно, находились исключительно отбывающие наказание злодеи. Игрокам при выходе в море следовало по возможности избегать их.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Самому Нань Люцзину было лень писать дописи, поэтому он предпочел переложить эти хлопоты на плечи топ-игрока по прохождению.</w:t>
+        <w:t>Самому Нань Люцзину было лень писать посты, поэтому он предпочел переложить эти хлопоты на плечи топ-игрока по прохождению.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Цзя ответила очень быстро.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Остров Коралловый — Сюй Цзя: Дякую, эти сведения очень важны. Похоже, подавляющее большинство людей проигнорировали важность почтовых ящиков, мне стоит выпустить пост и напомнить об этом.</w:t>
-[...15 lines deleted...]
-        <w:t>Допис определенно нужно было написать, но не прямо сейчас. В данный момент она сама скупала чертежи для строительства почтового ящика, и пока безрезультатно.</w:t>
+        <w:t>Остров Коралловый — Сюй Цзя: Спасибо, эти сведения очень важны. Похоже, подавляющее большинство людей проигнорировали важность почтовых ящиков, мне стоит выпустить пост и напомнить об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пост определенно нужно было написать, но не прямо сейчас. В данный момент она сама скупала чертежи для строительства почтового ящика, и пока безрезультатно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Этот чертеж, похоже, появлялся только в первые три дня игры. В те дни многие получили чертеж почтового ящика, но в то время игроки испытывали жесточайший дефицит материалов, и мало кто стал бы тратить ресурсы на постройку свиду абсолютно бесполезного ящика.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коли позже запасы материалов увеличились, этот заброшенный на дно сундука чертеж уже был позабыт игроками.</w:t>
+        <w:t>Когда позже запасы материалов увеличились, этот заброшенный на дно сундука чертеж уже был позабыт игроками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>А те, кто все же построил ящик, из-за отсутствия валюты на руках не могли оформить долгосрочную подписку. Получив на следующий день первую бесплатную подарочную газету, они забросили это дело, и ящики остались стоять без дела.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Не каждому дано активировать событие со спасением птицы-почтальона, иначе информация из газет уже давно заполонила бы весь форум.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Остров Коралловый — Сюй Цзя: Я понимаю. Коли я получу чертеж, смогу ли я обменять у тебя немного солей на первое время?</w:t>
+        <w:t>Остров Коралловый — Сюй Цзя: Я понимаю. Когда я получу чертеж, смогу ли я обменять у тебя немного солей на первое время?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Остров Незнаю — Нань Люцзин: Конечно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1470,83 +1470,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Остров Незнаю — Нань Люцзин: Не нужно, я ставлю на то, что вы не нарушите уговор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хто из нынешних игроков мог предоставить больше всего информации? Несомненно, это был Нань Люцзин. Какая выгода ссориться с ним ради сиюминутной наживы? Сюй Цзя, обладающая талантом к глубокому мышлению, просто не могла этого не понимать.</w:t>
+        <w:t>Кто из нынешних игроков мог предоставить больше всего информации? Несомненно, это был Нань Люцзин. Какая выгода ссориться с ним ради сиюминутной наживы? Сюй Цзя, обладающая талантом к глубокому мышлению, просто не могла этого не понимать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>К тому же, судя по ее неизменному стилю поведения, Нань Люцзин мог заключить, что она порядочный и честный человек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Остров Коралловый — Сюй Цзя: Дякую за доверие. А теперь, пожалуйста, расскажите мне информацию.</w:t>
+        <w:t>Остров Коралловый — Сюй Цзя: Спасибо за доверие. А теперь, пожалуйста, расскажите мне информацию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Остров Незнаю — Нань Люцзин: Остров Шерсти принадлежит Ассоциации пастухов. Ранее выходила новость, что на острове произошло перенаселение черномордых овец. Ассоциация пастухов открыла временное разрешение на отстрел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1630,51 +1630,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Завершив разговор с Сюй Цзя, Нань Люцзин сам начал готовиться к выходу в море.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сьогодні вовсю светило солнце, погода стояла прекрасная, и было бы огромным упущением не отправиться в плавание.</w:t>
+        <w:t>Сегодня вовсю светило солнце, погода стояла прекрасная, и было бы огромным упущением не отправиться в плавание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Остаться дома, разжечь камин и тискать кошку, конечно, заманчивая перспектива, но бесчисленные ресурсные острова, словно манящие его своими руками-ветвями в ожидании сбора, были истинным призванием Нань Люцзина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1694,163 +1694,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Черная кошка недовольно мяукнула и, спрятав лапки под себя, принялась наблюдать за его суетой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В игровой рюкзак он убрал деревянное копье, зелье выносливости (7 штук), зелье здоровья (1 штука), стандартный рыцарский меч и простий топор — эти вещи никогда не покидали его и в любой момент могли быть извлечены с помощью планшета.</w:t>
+        <w:t>В игровой рюкзак он убрал деревянное копье, зелье выносливости (7 штук), зелье здоровья (1 штука), стандартный рыцарский меч и простой топор — эти вещи никогда не покидали его и в любой момент могли быть извлечены с помощью планшета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сам планшет Нань Люцзин держал при себе: у его толстовки спереди был большой карман-кенгуру, у штормовки имелись внутренние карманы, а в крайнем случае устройство можно было просто заткнуть за пояс.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Внешне эта вещь напоминала планшет, но ее официальным названием было «Замітки игрока», и по сути она являлась персональной системой игрока, которую невозможно потерять.</w:t>
-[...15 lines deleted...]
-        <w:t>Сам Нань Люцзин планшет ни разу не терял, но на форуме то и дело натыкался на дописи, где люди делились историями о том, как случайно роняли или оставляли где-то свой планшет, а через некоторое время он автоматически возвращался к владельцу.</w:t>
+        <w:t>Внешне эта вещь напоминала планшет, но ее официальным названием было «Заметки игрока», и по сути она являлась персональной системой игрока, которую невозможно потерять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сам Нань Люцзин планшет ни разу не терял, но на форуме то и дело натыкался на посты, где люди делились историями о том, как случайно роняли или оставляли где-то свой планшет, а через некоторое время он автоматически возвращался к владельцу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но, честно говоря, пользоваться планшетом было не совсем удобно, особенно во время боя, когда трудно выкроить свободную руку для манипуляций с экраном. Из-за этого Нань Люцзин к настоящему времени уже успел натренировать навык слепого ввода.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Льняной рюкзак он водрузил на спину; внутри оставалось все то же содержимое, что и в прошлый раз, разве что в качестве сухого пайка он дополнительно прихватил сушеного вяленого осьминога (2 штуки).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Перед отправлением Нань Люцзин терпеливо дождался восьми годин. Пусть он и собирался исследовать ресурсный остров, упускать приносимые отливом припасы тоже не следовало — даже если приплывут всего две сырые деревянные доски, в хозяйстве все пригодится.</w:t>
-[...15 lines deleted...]
-        <w:t>Сьогодні удача была на его стороне: морской прилив вынес на берег один дубовый бочонок и несколько разрозненных базовых материалов.</w:t>
+        <w:t>Перед отправлением Нань Люцзин терпеливо дождался восьми часов. Пусть он и собирался исследовать ресурсный остров, упускать приносимые отливом припасы тоже не следовало — даже если приплывут всего две сырые деревянные доски, в хозяйстве все пригодится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сегодня удача была на его стороне: морской прилив вынес на берег один дубовый бочонок и несколько разрозненных базовых материалов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нань Люцзин стремительно сновал между пляжем и сушей: то, что требовало просушки, он оставлял на берегу, а дубовый бочонок прикатил под навес дома и открыл. Внутри обнаружился один комплект четырехпредметного постельного белья, железные гвозди (10 штук) и чистая почтовая бумага (20 листов).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2142,51 +2142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Остров Кленового Леса]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Остров Грибов, выберу его! — на два последующих варіанта Нань Люцзин даже смотреть не стал, решительно выбрав тот, который гарантировал наличие продовольственных ресурсов.</w:t>
+        <w:t>— Остров Грибов, выберу его! — на два последующих варианта Нань Люцзин даже смотреть не стал, решительно выбрав тот, который гарантировал наличие продовольственных ресурсов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Особенно это касалось Острова Лавы — туда он не сунулся бы, будь у него в запасе хоть три жизни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,83 +2286,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Одного взгляда хватило, чтобы понять: это дикий остров, не принадлежащий ни одной фракции. На Острове Грибов не то что флага — даже причала не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увесь остров был окутан плотным туманом, деревья скрывались в легкой дымке, словно через размытый фильтр. Чем ближе они подплывали, тем отчетливее ощущались исходящие от острова холодные потоки воздуха. Нань Люцзин вздрогнул и поспешно застегнул штормовку до самого верха.</w:t>
-[...31 lines deleted...]
-        <w:t>— Шесть годин, маловато, — но были и свои плюсы: вернувшись сьогодні, он не пропустит вечерний отлив.</w:t>
+        <w:t>Весь остров был окутан плотным туманом, деревья скрывались в легкой дымке, словно через размытый фильтр. Чем ближе они подплывали, тем отчетливее ощущались исходящие от острова холодные потоки воздуха. Нань Люцзин вздрогнул и поспешно застегнул штормовку до самого верха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вы приблизились к ресурсному острову: Остров Грибов. Время на исследование: 6 часов. В случае превышения лимита вы упустите время для обратного рейса.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Шесть часов, маловато, — но были и свои плюсы: вернувшись сегодня, он не пропустит вечерний отлив.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нань Люцзин выдохнул. Вскоре лодка зашла на мелководье, где глубина не превышала пояса взрослого мужчины.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,51 +2606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Что случилось? Что там такое?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коли он поднял голову, кошки уже и след простыл.</w:t>
+        <w:t>Когда он поднял голову, кошки уже и след простыл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— ... — Нань Люцзин с глубокой обидой воззрился на небо. — Ах ты, неблагодарная кошачья морда!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Деревья на этом острове росли не так густо, как на прошлых, и почти сплошь состояли из сосен. За долгие годы опадавшая хвоя перегнивала слой за слоем, образовав толстый слой перегноя. Идти по такой земле было мягко, под ногами ощущалась легкая пружинистость.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя деревьев вокруг хватало, он не спешил доставать простий топор для рубки: на складе у него лежало еще 264 доски, так что древесина сейчас не являлась ресурсом первой необходимости.</w:t>
+        <w:t>Хотя деревьев вокруг хватало, он не спешил доставать простой топор для рубки: на складе у него лежало еще 264 доски, так что древесина сейчас не являлась ресурсом первой необходимости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нужно было поберечь выносливость для более ценных находок, например, для грибов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,67 +2830,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Протянув руку, он сорвал один гриб и посмотрел на описание предмета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Жовтий гриб ☆]</w:t>
-[...15 lines deleted...]
-        <w:t>[Категорія: Ингредиенты]</w:t>
+        <w:t>[Желтый гриб ☆]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Категория: Ингредиенты]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Дикорастущий гриб, собираемый на Острове Грибов. Нетоксичен, пригоден в пищу. Обладает ярко-желтым цветом, нежной и гладкой текстурой.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2910,115 +2910,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Состояние: Свежее]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что-то дешево ценится, — пробормотал он под нос, а взглянув на зажатый в руке грибочек размером чуть больше монеты, и вовсе замолчал, после чего попытался утешить себя: — Ну нічого, один в поле не воин, где не возьмем ценой — возьмем объемом.</w:t>
+        <w:t>— Что-то дешево ценится, — пробормотал он под нос, а взглянув на зажатый в руке грибочек размером чуть больше монеты, и вовсе замолчал, после чего попытался утешить себя: — Ну ничего, один в поле не воин, где не возьмем ценой — возьмем объемом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Срезав всю семейку желтых грибов, Нань Люцзин заметил, что шкала его выносливости даже не дрогнула, а в игровой рюкзак они не поместились, что указывало на то, что вся эта охапка не тянула даже на одну единицу веса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Провозившись со сбором по округе еще хвилин пять и набрав более 40 штук, он наконец накопил 100 граммов, после чего эта единица желтых грибов успешно переместилась в рюкзак.</w:t>
+        <w:t>Провозившись со сбором по округе еще минут пять и набрав более 40 штук, он наконец накопил 100 граммов, после чего эта единица желтых грибов успешно переместилась в рюкзак.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Для одной единицы желтых грибов рекомендуемая цена составляла 89 солей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Выносливость Нань Люцзина по-прежнему оставалась нетронутой: на этот раз сработал его врожденный талант. Это означало, что сбор грибов, как и сбор ягод, подпадал под эффект снижения траты выносливости наполовину, и 1 единица выносливости расходовалась только за кожні 2 единицы собранного материала.</w:t>
+        <w:t>Выносливость Нань Люцзина по-прежнему оставалась нетронутой: на этот раз сработал его врожденный талант. Это означало, что сбор грибов, как и сбор ягод, подпадал под эффект снижения траты выносливости наполовину, и 1 единица выносливости расходовалась только за каждые 2 единицы собранного материала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Для Нань Люцзина это была отличная новость: грибы ведь мелкие, ими особо не наешься, так что чем больше соберешь, тем лучше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3070,83 +3070,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>От автора:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Я сьогодні исправил баг в 38 главе, где Сяо Нань проигнорировал кастрюли и миски. Поскольку для того, чтобы он их забрал, пришлось бы переписывать слишком много текста, я просто удалил упоминание о кастрюлях и мисках (хе-хе).</w:t>
+        <w:t>Я сегодня исправил баг в 38 главе, где Сяо Нань проигнорировал кастрюли и миски. Поскольку для того, чтобы он их забрал, пришлось бы переписывать слишком много текста, я просто удалил упоминание о кастрюлях и мисках (хе-хе).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>А вот и новый ресурсный остров, этот выпуск целиком посвящен грибам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Збір лесных даров — это ведь тоже романтика симуляторов фермы!</w:t>
+        <w:t>Сбор лесных даров — это ведь тоже романтика симуляторов фермы!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>