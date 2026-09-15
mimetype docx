--- v0 (2026-07-05)
+++ v1 (2026-09-15)
@@ -414,51 +414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Жареное крабовое мясо ☆]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Категорія: Блюдо]</w:t>
+        <w:t>[Категория: Блюдо]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Простое обжаренное блюдо из крабового мяса, позволяющее почувствовать истинный вкус ингредиента. После употребления восстанавливает 20 единиц выносливости и повышает характеристику силы на 1 единицу.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Все прошло невероятно гладко. Характер Чжан Цзыханя был очень прямым, без лишних слов и уж тем более без торгов, отчего Нань Люцзин почувствовал себя очень комфортно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После завершения сделки Чжан Цзыхань, похоже, сразу же опробовал оружие. Через десять хвилин он отправил Нань Люцзину запрос в друзья с припиской:</w:t>
+        <w:t>После завершения сделки Чжан Цзыхань, похоже, сразу же опробовал оружие. Через десять минут он отправил Нань Люцзину запрос в друзья с припиской:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Оружие хорошее, сломается — приду снова».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -958,67 +958,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Напоследок он разобрался с тремя заказами на простые водосборники и посмотрел на свою полку с товарами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Подвеска злого бога сиротливо висела в первой ячейке, Нань Люцзин уже почти забыл о ней. Негативный эффект цій вещи был слишком силен, вероятность найти покупателя среди игроков была ничтожно мала. Зато рекомендуемая цена была высокой — целых 1000 солей. Нань Люцзин решил, что когда в следующий раз придет Виктор, он всучит ему этот залежалый товар.</w:t>
-[...15 lines deleted...]
-        <w:t>Также оставался на продажу чертеж щита, по поводу которого многие писали ему в личные сообщения и предлагали цены, но пока он не увидел нічого, что заставило бы его сердце биться чаще.</w:t>
+        <w:t>Подвеска злого бога сиротливо висела в первой ячейке, Нань Люцзин уже почти забыл о ней. Негативный эффект этой вещи был слишком силен, вероятность найти покупателя среди игроков была ничтожно мала. Зато рекомендуемая цена была высокой — целых 1000 солей. Нань Люцзин решил, что когда в следующий раз придет Виктор, он всучит ему этот залежалый товар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Также оставался на продажу чертеж щита, по поводу которого многие писали ему в личные сообщения и предлагали цены, но пока он не увидел ничего, что заставило бы его сердце биться чаще.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чертеж — это не огромный краб, он не испортится, если не продать его сразу. Нань Люцзин обладал большим терпением и решил еще немного подождать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,83 +1102,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На самом деле шум от его воровства был слышен по всему дому. Черная кошка не могла об этом не знать, просто ей было лень обращать на него внимание, но Няньгао казалось, что он действует очень скрытно, и он победоносно вилял большим хвостом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коли он тоже отошел от миски, два горшочка уже блестели так, словно их вымыли водой. Пока Нань Люцзин ходил мыть посуду, Няньгао уже выбежал из дома.</w:t>
+        <w:t>Когда он тоже отошел от миски, два горшочка уже блестели так, словно их вымыли водой. Пока Нань Люцзин ходил мыть посуду, Няньгао уже выбежал из дома.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В последнее время он полюбил рыть ямы. Земля снаружи и пляж были усыпаны вырытыми им маленькими ямками. Если бы Нань Люцзин не держал строгую оборону, два низкокачественных сельскохозяйственных угодья тоже пострадали бы от его лап. Что касается черной кошки, она не стала выходить на улицу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Новый диван Нань Люцзина, похоже, пришелся ей по вкусу. Коли Нань Люцзин вышел из ванной, отряхивая руки, черная кошка величественно устроилась на диване. Кончик ее хвоста слегка покачивался, а зеленые глаза спокойно уставились на него, словно оценивая его реакцию.</w:t>
+        <w:t>Новый диван Нань Люцзина, похоже, пришелся ей по вкусу. Когда Нань Люцзин вышел из ванной, отряхивая руки, черная кошка величественно устроилась на диване. Кончик ее хвоста слегка покачивался, а зеленые глаза спокойно уставились на него, словно оценивая его реакцию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нань Люцзин посмотрел на нее и с улыбкой кивнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ее лапы немного вытянулись, пальцы раскрылись, словно цветы, и она несколько раз примяла подушку дивана. Похоже, это ощущение показалось ей превосходным, кошка топала все усерднее, а из ее горла невольно вырвалось громкое урчание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Снаружи Нань Люцзин достал со склада бревна, срубленные ранее на острове Красной глины. Сьогодні днем он поставил себе цель переработать все эти бревна в деревянные доски.</w:t>
+        <w:t>Снаружи Нань Люцзин достал со склада бревна, срубленные ранее на острове Красной глины. Сегодня днем он поставил себе цель переработать все эти бревна в деревянные доски.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Однако перед этим Нань Люцзин достал зелье роста растений, вытащил пробку и полностью вылил жидкость из флакона под корень яблоневого саженца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1310,51 +1310,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вылив целый флакон зелья, Нань Люцзин затаил дыхание и с ожиданием уставился на обратный отсчет над саженцем яблони.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эти цифры резко мигнули и превратились в [788220 годин]. Мысленно все подсчитав, Нань Люцзин приподнял уголки губ и улыбнулся:</w:t>
+        <w:t>Эти цифры резко мигнули и превратились в [788220 часов]. Мысленно все подсчитав, Нань Люцзин приподнял уголки губ и улыбнулся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ускорение на 10%, похоже, мне повезло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1630,67 +1630,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Так в суете прошел целый день. Вечером, обыскав пляж после отлива, Нань Люцзин накопил достаточно пластиковых изделий для создания пятого простого водосборника и в ту же ночь изготовил его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коли он проснется завтра, он сможет стабильно получать 10 литров пресной воды, что сделает повседневное использование еще более свободным.</w:t>
-[...15 lines deleted...]
-        <w:t>Не было и 10 годин, когда Нань Люцзин рано забрался в постель. Керосиновая лампа на прикроватной тумбочке ровно излучала свет.</w:t>
+        <w:t>Когда он проснется завтра, он сможет стабильно получать 10 литров пресной воды, что сделает повседневное использование еще более свободным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не было и 10 часов, когда Нань Люцзин рано забрался в постель. Керосиновая лампа на прикроватной тумбочке ровно излучала свет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Няньгао передними лапами уперся в край кровати и начал ежевечерний обязательный номер программы — поскуливать и проситься в постель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2014,83 +2014,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На кошачьем языке это ведь означает выражение симпатии? Нань Люцзин сразу же рассмеялся и с чувством гордости сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дякую, ты мне тоже нравишься.</w:t>
+        <w:t>— Спасибо, ты мне тоже нравишься.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>После умывания Нань Люцзин открыл две пачки корма для питомцев и высыпал в миски двух малышей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Няньгао, как завжди, поддержал компанию и сразу же принялся с хрустом уплетать еду.</w:t>
+        <w:t>Няньгао, как всегда, поддержал компанию и сразу же принялся с хрустом уплетать еду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Черная кошка принюхалась и лишь спустя долгое время нерешительно сделала первый кусь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Черная кошка вильнула хвостом и принялась неторопливо есть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сьогодні утром Няньгао, похоже, куда-то спешил. Быстро, как ветер, сметающий облака, он доел завтрак и, даже не дождавшись, пока черная кошка доест, чтобы вылизать ее тарелку, со свистом умчался прочь.</w:t>
+        <w:t>Сегодня утром Няньгао, похоже, куда-то спешил. Быстро, как ветер, сметающий облака, он доел завтрак и, даже не дождавшись, пока черная кошка доест, чтобы вылизать ее тарелку, со свистом умчался прочь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нань Люцзин как раз готовил голову трески на древесном угле, и, обернувшись, увидел лишь кончик хвоста маленького лисенка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Завтрак Нань Люцзина состоял из жареной головы трески и горсти малины.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Питаясь несколько днів подряд барбекю, Нань Люцзин слишком пресытился такой едой, ему обязательно нужно было съесть немного фруктов, чтобы сменить вкус.</w:t>
+        <w:t>Питаясь несколько дней подряд барбекю, Нань Люцзин слишком пресытился такой едой, ему обязательно нужно было съесть немного фруктов, чтобы сменить вкус.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Черная кошка уставилась на источающую аромат поджаристой корочки голову трески и кокетливо издала: «Ми».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2430,51 +2430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Позавтракав, Нань Люцзин вышел из дома, чтобы забрать газету.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Птица-почтальон сьогодні принесла «Ежедневную газету Моря непостоянства», а также вчерашний приз за лотерею по открыткам. Как и ожидалось, это был поощрительный приз: Нань Люцзин получил банку зеленого чая.</w:t>
+        <w:t>Птица-почтальон сегодня принесла «Ежедневную газету Моря непостоянства», а также вчерашний приз за лотерею по открыткам. Как и ожидалось, это был поощрительный приз: Нань Люцзин получил банку зеленого чая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Если подумать, этот приз на самом деле тоже неплох».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2494,99 +2494,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Забрав газету, Нань Люцзин решил подождать, пока закончит утренние дела, а потом вернуться, заварить чаю и не спеша почитать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Первой остановкой по-прежнему были низкокачественные сельскохозяйственные угодья. Сьогодні никакие культуры не созрели. Семена солнечной травы, посаженные вчера, сьогодні дали нежно-зеленые маленькие ростки.</w:t>
+        <w:t>Первой остановкой по-прежнему были низкокачественные сельскохозяйственные угодья. Сегодня никакие культуры не созрели. Семена солнечной травы, посаженные вчера, сегодня дали нежно-зеленые маленькие ростки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Эти нежные ростки погибали при контакте с водой, но если их не поливать, обратный отсчет над ними останавливался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нань Люцзину пришлось присесть, обходя ростки и поливая воду строго под корень, что заняло у него гораздо больше времени, чем обычно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сьогодні он также планировал соорудить навес над угодьями, чтобы в случае дождливого дня ему не пришлось действовать в спешке.</w:t>
+        <w:t>Сегодня он также планировал соорудить навес над угодьями, чтобы в случае дождливого дня ему не пришлось действовать в спешке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В компостном ящике образовалось удобрение х5, хребет гигантской макрели сослужил большую службу. Нань Люцзин разбросал эти пять порций удобрений на грядке с арбузами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,51 +2606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Копченый стейк из оленины ☆]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Категорія: Обработанный продукт]</w:t>
+        <w:t>[Категория: Обработанный продукт]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Копченый продукт, обработанный методом холодного копчения, текстура мяса стала более упругой и жевательной. После употребления восстанавливает 25 единиц выносливости.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2686,51 +2686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Копченый стейк из оленины (на кости) ☆]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Категорія: Обработанный продукт]</w:t>
+        <w:t>[Категория: Обработанный продукт]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Копченый продукт, обработанный методом холодного копчения, мясо у кости — самое ароматное! После употребления восстанавливает 20 единиц выносливости.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,51 +2766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Копченый бекон ☆]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Категорія: Обработанный продукт]</w:t>
+        <w:t>[Категория: Обработанный продукт]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Копченый продукт, обработанный методом холодного копчения, традиционное лакомство, горячо любимое жителями Моря непостоянства, обязательный предмет в доме. После употребления восстанавливает 25 единиц выносливости.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>