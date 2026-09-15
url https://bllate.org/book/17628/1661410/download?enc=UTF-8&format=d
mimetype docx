--- v0 (2026-07-07)
+++ v1 (2026-09-15)
@@ -222,115 +222,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Используя отдачу от чиха, Няньгао ловко перевернулась в воздухе и мягко приземлилась прямо на широкий спинной панцирь монстра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тем временем Нань Люцзин, полубегом-полуплывом преодолевая сопротивление воды, подобрался к крабу со спины. Опираясь ладонью о панцирь, он запрыгнул на чудовище, а второй рукой нащупал за поясом простий топор и наотмашь рубанул по суставу, соединяющему клешню с туловищем!</w:t>
-[...15 lines deleted...]
-        <w:t>Как говорится, каким бы прочным ни был панцирь краба, его сочленения завжди остаются уязвимыми.</w:t>
+        <w:t>Тем временем Нань Люцзин, полубегом-полуплывом преодолевая сопротивление воды, подобрался к крабу со спины. Опираясь ладонью о панцирь, он запрыгнул на чудовище, а второй рукой нащупал за поясом простой топор и наотмашь рубанул по суставу, соединяющему клешню с туловищем!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как говорится, каким бы прочным ни был панцирь краба, его сочленения всегда остаются уязвимыми.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Двумя точными ударами Нань Люцзин перерубил основание одной клешни. На то, чтобы заняться второй, времени уже не оставалось: панцирь под его ногами бешено заходил ходуном — краб отчаянно пытался сбросить незваных гостей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Няньгао, ко мне! — Нань Люцзин не стал искушать судьбу. Он подхватил лисичку, позволив ей взобраться к себе на плечо, затем пригнулся, вытянул руку и, сгребя в охапку кошку, прижал ее к груди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Черная кошка выпустила когти, намертво уцепившись за его одежду. Она не издала ни звука и не устроила паники — лишь мазнула по нему коротким взглядом и принялась самостоятельно перебираться на его свободное плечо. Нань Люцзин запустил руку в карман, вслепую сделал несколько быстрых нажатий на планшете, и в его ладони простий топор мгновенно сменился деревянным копьем.</w:t>
+        <w:t>Черная кошка выпустила когти, намертво уцепившись за его одежду. Она не издала ни звука и не устроила паники — лишь мазнула по нему коротким взглядом и принялась самостоятельно перебираться на его свободное плечо. Нань Люцзин запустил руку в карман, вслепую сделал несколько быстрых нажатий на планшете, и в его ладони простой топор мгновенно сменился деревянным копьем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>С силой вонзив его в дно, парень навалился на двухметровое древко. Эластичное дерево выгнулось дугой, и инерция обратного толчка вынесла Нань Люцзина далеко вперед, в сторону суши, заставив плашмя повалиться на песок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -478,51 +478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Как только представится удобный случай, он велит Няньгао снова использовать «Снежинку» и заморозить вторую клешню — и тогда победа будет у них в кармане.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В крайнем случае, если что-то пойдет не так, завжди можно укрыться в фермерском доме.</w:t>
+        <w:t>В крайнем случае, если что-то пойдет не так, всегда можно укрыться в фермерском доме.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Поэтому, несмотря на всю остроту момента, Нань Люцзин сохранял завидное хладнокровие и даже находил время поглядывать на море.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1182,51 +1182,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>И только несчастный великан-краб, лишившись абсолютно всех конечностей, уныло лежал на песке и пускал пузыри.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коли первая волна радости от минования угрозы улеглась, Нань Люцзин с опозданием осознал, какая головная боль его ждет с тушей этого монстра.</w:t>
+        <w:t>Когда первая волна радости от минования угрозы улеглась, Нань Люцзин с опозданием осознал, какая головная боль его ждет с тушей этого монстра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Крабовое мясо портилось со стремительной скоростью, и сохранить его впрок было задачей не из легких. Предыдущего краба он переработал на консервы, на что убил добрую половину дня; это было не только трудоемко, но и требовало затрат дефицитных ресурсов на покупку стеклянных банок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1310,51 +1310,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Мими даже ухом не повела. Она с увлечением принялась вылизывать шерстку, но, судя по всему, слизнула несколько песчинок, брезгливо сморщила мордочку и зашагала прочь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Стану я еще возиться с цій жесткой жестянкой, об нее только зубы тупить, Мими такое не ест».</w:t>
+        <w:t>«Стану я еще возиться с этой жесткой жестянкой, об нее только зубы тупить, Мими такое не ест».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глядя вслед уходящей высокомерной особе, Нань Люцзин крикнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1406,51 +1406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нань Люцзин потер переносицу и первым делом отправился в море забирать свое деревянное копье. К счастью, воткнул он его на совесть, так что прибой не успел утащить оружие в пучину — оно так и торчало на прежнем месте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Затем он оперативно прочесал пляж на предмет выброшенных отливом вещей. Сьогодні фортуна была на его стороне: удалось раздобыть два деревянных ящика и пригоршню базовых материалов.</w:t>
+        <w:t>Затем он оперативно прочесал пляж на предмет выброшенных отливом вещей. Сегодня фортуна была на его стороне: удалось раздобыть два деревянных ящика и пригоршню базовых материалов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Разложив промокшие ресурсы подсыхать на солнце, Нань Люцзин вернулся к крабу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,115 +1486,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Клешня гигантского краба]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Категорія: Ингредиент]</w:t>
-[...15 lines deleted...]
-        <w:t>[Клешня, полученная от гигантского краба. Обладает нежным и сладким вкусом, превосходна как в сыром, так и в приготовленном виде! При употреблении назавжди увеличивает показатель силы на 1 единицу.]</w:t>
+        <w:t>[Категория: Ингредиент]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Клешня, полученная от гигантского краба. Обладает нежным и сладким вкусом, превосходна как в сыром, так и в приготовленном виде! При употреблении навсегда увеличивает показатель силы на 1 единицу.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Рекомендуемая цена: 300 солей]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Статус: Свежее]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ого, вот это улов! — парень уже и забыл, когда ему в последний раз попадались продукты, повышающие характеристики. Нань Люцзин даже почувствовал легкий прилив нежности к цій клешне.</w:t>
+        <w:t>— Ого, вот это улов! — парень уже и забыл, когда ему в последний раз попадались продукты, повышающие характеристики. Нань Люцзин даже почувствовал легкий прилив нежности к этой клешне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>А раз товар обладал столь весомым преимуществом, его можно было сбыть по гораздо более высокой цене.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1662,51 +1662,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Из второго: керосиновая лампа (1 шт.), кухонный нож западного образца (1 шт.) и чертеж (1 шт.).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нань Люцзин взял в руки настольный календарь и без всякого удивления обнаружил, что это печатная продукция с Блакитний планеты, причем за прошлый год — вещь, давно утратившая свою актуальность. Для него она могла послужить разве что блокнотом для заметок, если писать на чистых оборотах сторінок.</w:t>
+        <w:t>Нань Люцзин взял в руки настольный календарь и без всякого удивления обнаружил, что это печатная продукция с Голубой планеты, причем за прошлый год — вещь, давно утратившая свою актуальность. Для него она могла послужить разве что блокнотом для заметок, если писать на чистых оборотах страниц.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гвозди он отправил на склад, кружку унес в дом — наконец-то у него появилось нормальное человеческое средство для питья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Ромбовидный щит]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Категорія: Снаряжение]</w:t>
+        <w:t>[Категория: Снаряжение]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Щит вытянутой каплевидной формы, способный защитить воина от головы до пят. Снаряжение, пользующееся особым доверием среди рыцарей.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1886,83 +1886,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Требуется сразу два вида высокоранговых материалов, да еще и в таком количестве, — парень покачал головой, мгновенно потеряв всякое желание изучать этот рецепт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И дело было не только в хлопотах со сбором редких ресурсов. Головна причина крылась в том, что щит в принципе не вписывался в его привычную тактику боя. Хоть Нань Люцзин и позиционировал себя как мирного игрока-ремесленника, с момента попадания в этот мир ему уже довелось поучаствовать в нескольких стычках, и он на собственном опыте ощутил, что ему ближе стиль ассасина: стремительный выпад, нанесение смертельного удара, а если не вышло — быстрый разрыв дистанции.</w:t>
+        <w:t>И дело было не только в хлопотах со сбором редких ресурсов. Главная причина крылась в том, что щит в принципе не вписывался в его привычную тактику боя. Хоть Нань Люцзин и позиционировал себя как мирного игрока-ремесленника, с момента попадания в этот мир ему уже довелось поучаствовать в нескольких стычках, и он на собственном опыте ощутил, что ему ближе стиль ассасина: стремительный выпад, нанесение смертельного удара, а если не вышло — быстрый разрыв дистанции.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>А массивный, тяжелый щит намертво срежет его скорость и лишит маневренности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если бы ему позарез нужен был рецепт для заработка, то полученного ранее чертежа стандартного рыцарского меча хватало с избытком. На него и материалов уходило меньше, да и спрос на оружие завжди на порядок выше, чем на средства защиты.</w:t>
+        <w:t>Если бы ему позарез нужен был рецепт для заработка, то полученного ранее чертежа стандартного рыцарского меча хватало с избытком. На него и материалов уходило меньше, да и спрос на оружие всегда на порядок выше, чем на средства защиты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Так что этот чертеж ромбовидного щита лучше тоже отправить в торговую зону — глядишь, удастся выменять на него что-нибудь более применимое в хозяйстве.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Зелье роста растений]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Категорія: Зелье]</w:t>
+        <w:t>[Категория: Зелье]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Сваренное ведьмой магическое зелье, способное ускорять рост растений. Эффект крайне нестабилен и варьируется в пределах от 1% до 10%. Настал момент проверить вашу удачу!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2110,147 +2110,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нань Люцзин глубоко вздохнул и неторопливо набрал ответ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Остров Незнаю — Нань Люцзин: От цій вещи сейчас нет никакого проку. У кого в данный момент на острове вообще есть растения?</w:t>
+        <w:t>Остров Незнаю — Нань Люцзин: От этой вещи сейчас нет никакого проку. У кого в данный момент на острове вообще есть растения?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ответ собеседницы пришел незамедлительно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Остров Котиков — Сюй Нин: Это так, но у данного зелья очень высокая рекомендуемая цена...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Остров Незнаю — Нань Люцзин: Эта цена нічого не значит. Вы разве станете торговать с кем-то за соли? Если вы действительно хотите совершить сделку, пожалуйста, проявите искренность.</w:t>
-[...15 lines deleted...]
-        <w:t>Остров Котиков — Сюй Нин: ...Максимум, что я могу добавить, это [Зелье жизни (малое)] х1, больше у меня нічого нет.</w:t>
+        <w:t>Остров Незнаю — Нань Люцзин: Эта цена ничего не значит. Вы разве станете торговать с кем-то за соли? Если вы действительно хотите совершить сделку, пожалуйста, проявите искренность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остров Котиков — Сюй Нин: ...Максимум, что я могу добавить, это [Зелье жизни (малое)] х1, больше у меня ничего нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Зелье жизни (малое)]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Категорія: Зелье]</w:t>
+        <w:t>[Категория: Зелье]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Низкосортный продукт, полученный учеником ведьмы, который втайне разбавил сваренное наставницей зелье жизни и расфасовал его на продажу. Поскольку целебные свойства сильно разбавлены, после применения оно восстанавливает всего по 1 единице здоровья в секунду, однако полученные внешние травмы затягиваются значительно быстрее.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,83 +2350,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Если бы он заполучил ресурсы чужим несчастьем или обманом, то даже с его талантом неистового хомяка такая нажива не принесла бы радости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Інше дело, когда все происходит по взаимному согласию.</w:t>
+        <w:t>Другое дело, когда все происходит по взаимному согласию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На том конце провода ненадолго замолчали, после чего пришло лаконичное сообщение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Остров Котиков — Сюй Нин: Согласна, дякую вам большое.</w:t>
+        <w:t>Остров Котиков — Сюй Нин: Согласна, спасибо вам большое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На Острове Котиков бледная худенькая девушка, низко опустив голову, сосредоточенно нажимала на экран планшета. Стоило ей отправить два флакона зелья, как в ее собственном рюкзаке тут же материализовались крабовая лапа и кусочек сушеного жареного осьминога.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2462,99 +2462,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Угольно-черный подол плаща соскользнул с талии, надежно скрывая нижнюю часть тела, где у нее была всего одна, левая нога.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если Сюй Нин и держала на нынешнюю жизнь какую-то обиду, то исключительно на систему, которая решила перенести игроков в игру ранним утром. Ровно 6 годин утра — это было слишком рано. В тот момент она еще лежала в постели и просто не успела надеть свой протез.</w:t>
+        <w:t>Если Сюй Нин и держала на нынешнюю жизнь какую-то обиду, то исключительно на систему, которая решила перенести игроков в игру ранним утром. Ровно 6 часов утра — это было слишком рано. В тот момент она еще лежала в постели и просто не успела надеть свой протез.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Каково это — выживать на необитаемом острове с одной ногой? Сюй Нин совершенно не хотелось ворошить эти воспоминания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>К счастью, все ее отчаянные усилия принесли плоды. На пятый день она собрала нужные материалы и построила простое убежище, а на следующий день вступила в Комитет по управлению островами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Коли завершилось строительство простого причала, она поставила на кон всё и села в маленькую деревянную лодку, будучи полностью готовой встретить смерть в пучине океана.</w:t>
+        <w:t>Когда завершилось строительство простого причала, она поставила на кон всё и села в маленькую деревянную лодку, будучи полностью готовой встретить смерть в пучине океана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Однако судьба вновь проявила к ней благосклонность, точь-в-точь как в прошлый раз на заснеженном склоне. Тогда она сохранила жизнь, заплатив за это лишь одной ногой. А в этот раз ей улыбнулась удача найти на ресурсном острове наследие ведьмы и получить задание на смену класса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2590,51 +2590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ведь на данный момент единственным известным способом их повышения оставались гигантские морские обитатели, и Сюй Нин приходилось искать их исключительно через торговую зону. Увы, в тех объявлениях, что вывешивали другие игроки, взамен просили либо других гигантских существ, либо ресурсы, которые были ей абсолютно не по карману.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Последние несколько днів Сюй Нин постоянно натыкалась на глухую стену. Даже когда она предлагала добытые на ресурсном острове зелья, противоположная сторона чаще всего без зазрения совести заламывала непомерную цену, требуя за одну единицу характеристики целый флакон.</w:t>
+        <w:t>Последние несколько дней Сюй Нин постоянно натыкалась на глухую стену. Даже когда она предлагала добытые на ресурсном острове зелья, противоположная сторона чаще всего без зазрения совести заламывала непомерную цену, требуя за одну единицу характеристики целый флакон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Нин была инвалидом, но вовсе не дурой, поэтому на подобные грабительские условия не соглашалась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2782,51 +2782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нань Люцзин потер нос:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Буду считать, что ты согласна... До речі, чемодан я занесу внутрь дома. Как освободишься, тоже заходи.</w:t>
+        <w:t>— Буду считать, что ты согласна... Кстати, чемодан я занесу внутрь дома. Как освободишься, тоже заходи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>С этими словами он спокойно вошел в дом, намеренно оставив дверь приоткрытой. Няньгао с радостным писком протиснулась следом за ним, то и дело ласково утыкаясь своим пушистым тельцем в его щиколотки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2846,51 +2846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Беги поиграй, а я займусь готовкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Час летело с поразительной скоростью. Ему казалось, что он совсем недавно позавтракал, а уже пора собирать на стол обед.</w:t>
+        <w:t>Время летело с поразительной скоростью. Ему казалось, что он совсем недавно позавтракал, а уже пора собирать на стол обед.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Пока он собирал ресурсы на побережье, а затем сражался с огромным крабом, его одежда успела изрядно испачкаться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2910,67 +2910,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На обед у него была запланирована большая крабовая клешня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он извлек свой новообретенный кухонный нож — сталь маняще поблескивала, лезвие было настолько острым, что могло резать волосок на лету, словом, отличный новый инструмент. Нань Люцзин пришел в полный восторг и еще несколько хвилин с удовольствием вертел нож в руках, прежде чем вспомнил о деле.</w:t>
-[...15 lines deleted...]
-        <w:t>Впрочем, в этот момент ему стало откровенно жаль пускать в ход обновку, так что он для начала взял простий топор, ловко разрубил клешню по суставам на три части, и лишь после этого ввел кухонный нож внутрь, аккуратными вращательными движениями срезая нежную мякоть со стенок.</w:t>
+        <w:t>Он извлек свой новообретенный кухонный нож — сталь маняще поблескивала, лезвие было настолько острым, что могло резать волосок на лету, словом, отличный новый инструмент. Нань Люцзин пришел в полный восторг и еще несколько минут с удовольствием вертел нож в руках, прежде чем вспомнил о деле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, в этот момент ему стало откровенно жаль пускать в ход обновку, так что он для начала взял простой топор, ловко разрубил клешню по суставам на три части, и лишь после этого ввел кухонный нож внутрь, аккуратными вращательными движениями срезая нежную мякоть со стенок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Два внушительных прямоугольных бруска крабового мяса и целая гора мелких кусочков, извлеченных из узких сочленений, заполнили большую емкость. В этот раз Нань Люцзин решил обойтись без кулинарных экспериментов: он просто нарезал мясо тонкими ломтиками, сбрызнул оливковым маслом и ровным слоем выложил на противень для запекания на открытом огне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,195 +3054,195 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Примечания автора:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Я заметила, что у некоторых дорогих читачів возникли вопросы касательно внутриигровых цен!</w:t>
-[...47 lines deleted...]
-        <w:t>Питання: Эта кошка из объявления о пропаже?</w:t>
+        <w:t>Я заметила, что у некоторых дорогих читателей возникли вопросы касательно внутриигровых цен!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вопрос: Почему за объявление о пропаже кошки дают всего 100 солей, это не ошибка?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответ: Все верно, это не ошибка, награда действительно небольшая, поскольку речь идет о сборе «любых» зацепок. То есть, если кто-то позвонит и скажет: «Я видел какую-то черную кошку!», даже если это окажется не их питомец, вам все равно заплатят 100 солей. Если же зацепка действительно поможет найти кошку, то, разумеется, будет выплачено отдельное вознаграждение, а 100 солей — это лишь плата за информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вопрос: Эта кошка из объявления о пропаже?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ответ: Нет, не она. В объявлении ищут пятилетнюю взрослую стерилизованную кошку чисто черного окраса. А наш гость — это подрастающий молодой котик, у которого все четыре лапки и животик белые (строго говоря, это кошка окраса «тукседо» или черно-белый «биколор»).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Питання: Почему перворанговый салат-латук стоит так дорого? Ціна перевалила за тысячу.</w:t>
-[...31 lines deleted...]
-        <w:t>Питання: А у домов коренных жителей нет такого баффа?</w:t>
+        <w:t>Вопрос: Почему перворанговый салат-латук стоит так дорого? Цена перевалила за тысячу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответ: Обычный перворанговый салат стоит недорого, баснословных денег стоит именно золотой салат-латук. Это мутация, которая не передается по наследству. То есть, даже если на более поздних этапах игры вы получите инструмент [Превращение урожая в семена], вы не сможете сделать из золотого латука семена золотого латука. Шанс мутации абсолютно случаен, однако у фермерского дома Сяо Наня есть бафф, слегка повышающий эту вероятность, поэтому у него мутировавшие культуры будут появляться чаще, чем у остальных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вопрос: А у домов коренных жителей нет такого баффа?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ответ: Есть, но это никак не отменяет того факта, что мутировавший урожай ценится очень высоко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Питання: Все ли сельскохозяйственные культуры могут мутировать?</w:t>
+        <w:t>Вопрос: Все ли сельскохозяйственные культуры могут мутировать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ответ: Большинство культур подвержены мутациям, которые разделяются на два направления. Часть растений дают золотую мутацию — они просто меняют окрас на золотой, а их стоимость возрастает в десять раз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>