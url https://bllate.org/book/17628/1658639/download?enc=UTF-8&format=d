--- v0 (2026-07-06)
+++ v1 (2026-09-15)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Деревянное копье (1 шт.), простий топор (1 шт.), зелье выносливости (12 шт.), вяленый осьминог (2 шт.), стеклянная бутылка с кипяченой водой (1 шт.) — всё это отправилось в игровой инвентарь.</w:t>
+        <w:t>Деревянное копье (1 шт.), простой топор (1 шт.), зелье выносливости (12 шт.), вяленый осьминог (2 шт.), стеклянная бутылка с кипяченой водой (1 шт.) — всё это отправилось в игровой инвентарь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Обвалочный нож (1 шт.) по привычке занял свое место на поясе сзади.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Случайную навигационную карту (1 шт.) он оставил прямо в руке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нань Люцзин еще раз всё перепроверил, убеждаясь, что нічого не забыл, и удовлетворенно кивнул:</w:t>
+        <w:t>Нань Люцзин еще раз всё перепроверил, убеждаясь, что ничего не забыл, и удовлетворенно кивнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— ОК.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— У-у-у-инь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нань Люцзин закивал как китайська болванчик:</w:t>
+        <w:t>Нань Люцзин закивал как китайский болванчик:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Даже вкуснее, чем яблоки!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,115 +590,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Одна хорошая новость и одна плохая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хорошая заключалась в том, что среди варіантів действительно оказался остров, о котором он уже слышал.</w:t>
-[...15 lines deleted...]
-        <w:t>Плохая — это знание помогало ему виключити лишь один заведомо ложный вариант.</w:t>
+        <w:t>Хорошая заключалась в том, что среди вариантов действительно оказался остров, о котором он уже слышал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Плохая — это знание помогало ему исключить лишь один заведомо ложный вариант.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нань Люцзин вздохнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ладно, Остров Шестеренок сразу вычеркиваем… — прошлый бедолага, выбравший этот маршрут, даже высадиться не успел, как его тут же депортировали обратно. Нань Люцзиню совсем не улыбалось повторять чужие помилки.</w:t>
-[...15 lines deleted...]
-        <w:t>Оставались два варіанта: Остров Каньонов и Остров Красной Земли. Ни одно из этих названий ему раньше не встречалось, так что приходилось выбирать наугад.</w:t>
+        <w:t>— Ладно, Остров Шестеренок сразу вычеркиваем… — прошлый бедолага, выбравший этот маршрут, даже высадиться не успел, как его тут же депортировали обратно. Нань Люцзиню совсем не улыбалось повторять чужие ошибки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оставались два варианта: Остров Каньонов и Остров Красной Земли. Ни одно из этих названий ему раньше не встречалось, так что приходилось выбирать наугад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Взвесив все за и против, Нань Люцзин остановил свой выбор на Острове Красной Земли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сидя на борту, Нань Люцзин поспешил проверить свои характеристики, пока его окончательно не укачало. Все блюда из его запасов, способные повысить параметры, были съедены им до максимально возможного лимита, так что теперь его показатели разительно отличались от тех, с какими он только начинал эту игру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Ім'я: Нань Люцзин]</w:t>
+        <w:t>[Имя: Нань Люцзин]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Талант: Мания накопительства]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сила, Ловкость и Дух — все три характеристики увеличились на 3 единицы. Максимальный запас энергии тоже подрос вслед за Духом, но это сейчас было вторично.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Куда важнее было то, что прошлой ночью он наконец-то проспал полноценные 8 годин и поймал бафф «Полон сил», даровавший ему 50 единиц временной выносливости.</w:t>
+        <w:t>Куда важнее было то, что прошлой ночью он наконец-то проспал полноценные 8 часов и поймал бафф «Полон сил», даровавший ему 50 единиц временной выносливости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Оставалось надеяться, что Остров Красной Земли окажется достаточно плодородным и щедрым на ресурсы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,67 +1038,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Час спустя Нань Люцзин, который уже успел обсохнуть на ветру, лежа на дне лодки, получил системное уведомление:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Вы приближаетесь к ресурсному острову: Остров Красной Земли. Час на исследование: 8 годин. В случае превышения лимита вы опоздаете на обратный рейс.]</w:t>
-[...15 lines deleted...]
-        <w:t>— Восемь годин, вполне прилично, — это было не слишком мало, но и не слишком много. По крайней мере, к ужину он должен вернуться домой.</w:t>
+        <w:t>[Вы приближаетесь к ресурсному острову: Остров Красной Земли. Время на исследование: 8 часов. В случае превышения лимита вы опоздаете на обратный рейс.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Восемь часов, вполне прилично, — это было не слишком мало, но и не слишком много. По крайней мере, к ужину он должен вернуться домой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Нань Люцзин мигом вскочил на ноги и, придерживаясь одной рукой за мачту, вгляделся в очертания суши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Что за дела? — Нань Люцзин слегка растерялся, но уже через три секунды решил выбросить это из головы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Час не ждет. Раз уж ніхто (или ничто) не спешит прогонять его отсюда, значит, нужно идти и исследовать.</w:t>
+        <w:t>Время не ждет. Раз уж никто (или ничто) не спешит прогонять его отсюда, значит, нужно идти и исследовать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>По старой схеме намертво привязав лодку пеньковым канатом к причалу, Нань Люцзин оперся ладонью о борт, перемахнул через него и спрыгнул на деревянный настил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Хрусь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нань Люцзин, стиснув зубы, с трудом выдернул простий топор из ствола. В дереве перед ним уже зияла глубокая зазубрина, доходившая почти до середины. Чтобы понапрасну не тратить силы, он обошел ствол сзади и принялся наносить удары по целой стороне.</w:t>
+        <w:t>Нань Люцзин, стиснув зубы, с трудом выдернул простой топор из ствола. В дереве перед ним уже зияла глубокая зазубрина, доходившая почти до середины. Чтобы понапрасну не тратить силы, он обошел ствол сзади и принялся наносить удары по целой стороне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Хрусь! Хрусь! Хрусь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1502,51 +1502,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В любом случае, он в плюсе!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сам того не заметив, Нань Люцзин проторчал в цій роще добрых два часа.</w:t>
+        <w:t>Сам того не заметив, Нань Люцзин проторчал в этой роще добрых два часа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Зелья выносливости уходили в его желудок одно за другим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1694,83 +1694,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>И вот среди этого первозданного хаоса зелени Нань Люцзин разглядел едва заметную тропку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Судя по всему, по ней ніхто не ходил уже много лет, из-за чего она сплошь заросла сорняками, которые тянулись к самому центру, практически сливаясь с окружающим пейзажем. Однако Нань Люцзин был абсолютно уверен, что эта тропа рукотворная, поскольку заметил несколько расколотых красных кирпичей, вывороченных из земли пробившейся травой.</w:t>
+        <w:t>Судя по всему, по ней никто не ходил уже много лет, из-за чего она сплошь заросла сорняками, которые тянулись к самому центру, практически сливаясь с окружающим пейзажем. Однако Нань Люцзин был абсолютно уверен, что эта тропа рукотворная, поскольку заметил несколько расколотых красных кирпичей, вывороченных из земли пробившейся травой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Значит, когда-то на этом острове жили люди? Ну да, на причале ведь флаги торчали». Причем целых два.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Немного поразмыслив, Нань Люцзин решил пройтись по цій тропинке и посмотреть, куда она ведет.</w:t>
+        <w:t>Немного поразмыслив, Нань Люцзин решил пройтись по этой тропинке и посмотреть, куда она ведет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Внутреннее чутье подсказывало ему, что впереди его ждет немало интересного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1886,147 +1886,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чжан Цзыхань стремительно бежал вперед. Его кроссовки отталкивались от пустоты, словно от невидимых ступеней. Одним мощным прыжком он взмыл вверх метров на десять, уворачиваясь от настигавшего его сзади огромного огненного шлейфа. От жуткого жара у него едва подошвы не оплавились.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Черт! — симпатичное лицо мальчишки исказилось от злости. Он сделал еще несколько стремительных шагов вверх, яростно ругаясь сквозь зубы: — Ну почему мне вечно так не везет?! У меня что, ретроградный Меркурий начался? Я так и знал, что эта конченая гра меня со свету сживет!</w:t>
+        <w:t>— Черт! — симпатичное лицо мальчишки исказилось от злости. Он сделал еще несколько стремительных шагов вверх, яростно ругаясь сквозь зубы: — Ну почему мне вечно так не везет?! У меня что, ретроградный Меркурий начался? Я так и знал, что эта конченая игра меня со свету сживет!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он влепил смачный средний палец небесам, но уже в следующую секунду его лицо перекосило от ужаса. Подросток кубарем покатился вниз, пролетев добрых пару десятков метров в падении: прямо над его спиной с противным свистом пронеслось воздушное лезвие, срезав несколько прядей растрепанных волос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Р-р-ра-а-ах!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Позади него, яростно взмахивая четырьмя крыльями, по пятам следовал исполинский двухголовый змей. Одна его пасть изрыгала яростное пламя, вторая — сокрушительные потоки ветра. Силы монстра поражали воображение. С момента их встречи прошло всего несколько хвилин, а Чжан Цзыхань уже метался во все стороны, как ошпаренный.</w:t>
+        <w:t>Позади него, яростно взмахивая четырьмя крыльями, по пятам следовал исполинский двухголовый змей. Одна его пасть изрыгала яростное пламя, вторая — сокрушительные потоки ветра. Силы монстра поражали воображение. С момента их встречи прошло всего несколько минут, а Чжан Цзыхань уже метался во все стороны, как ошпаренный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Блин! Блин, блин, блин! — Чжан Цзыханю даже оборачиваться не надо было, чтобы понять, что змей висит у него на хвосте. Сцепив зубы, он рванул вверх. Злость мешалась с адреналином, пальцы судорожно дернулись, и прямо в его ладони начал формироваться призрачный силуэт невидимого меча...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но уже в следующее мгновение клинок бесследно растаял. Чжан Цзыхань с руганью подпрыгнул, уклоняясь от очередного ветряного порыва.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нічого не выходило, тварь просто не оставляла ему ни секунды для контратаки.</w:t>
+        <w:t>Ничего не выходило, тварь просто не оставляла ему ни секунды для контратаки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Что еще хуже, действие его таланта подходило к концу, и ему кровь из носу нужно было приземлиться до того, как иссякнут силы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2078,51 +2078,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>---</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хто-нибудь еще помнит Чжан Цзыханя? Это же тот самый малолетний гений, который в свой первый же выход в море в одиночку раскатал монстра!</w:t>
+        <w:t>Кто-нибудь еще помнит Чжан Цзыханя? Это же тот самый малолетний гений, который в свой первый же выход в море в одиночку раскатал монстра!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Уважаемый автор, ну почему нашему Цзыханю опять достался остров с чудовищами? В следующий раз мы в таких мероприятиях не участвуем, ребенок после возвращения матерится не переставая... (шутка)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>