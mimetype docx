--- v0 (2026-05-21)
+++ v1 (2026-07-09)
@@ -30,594 +30,1074 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В комнате на мгновение воцарилась тишина, слышны были только осенние цикады — то ли есть, то ли нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Но у тебя сейчас нет лучшего места, не так ли? — Тянь Яо посмотрел на его ноги, которые только что смазал лекарством. — Если бы у тебя был выбор, ты бы, возможно, не докатился до такого положения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Юй Ян посмотрел на него и был вынужден признать, что тот говорит правду. Люди Фэн Чжэ привезли его сюда, конечно же, чтобы вдоволь унизить, и только тогда уйти. Как мог у него быть выбор?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Но Юй Ян всё равно не раскрывал рта. Он замкнулся в себе, ни с кем не общаясь. Тянь Яо не был человеком спокойного нрава. Раньше, когда он жил дома, папа и маленький папочка вечно мучились от его шума. Потом они ушли из жизни, и Тянь Яо остался один. Когда хотелось поговорить — не с кем было, и он постепенно тоже угомонился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>А сейчас, когда в доме наконец появился человек, который мог его слушать, его было не остановить:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Когда мы выходили от старосты, за нами всё время кто-то шёл. Это твои враги?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Юй Ян поднял на него глаза. Свет заката проходил сквозь тени деревьев, оставляя пятнистые блики, и заливал комнату. Глаза у Тянь Яо были очень ясными, словно родник, которого никогда не касалась пыль. Юй Ян по-прежнему молчал, только опустил голову.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— И что твоим врагам нужно: привезти тебя сюда, подговорить старосту, чтобы я забрал тебя домой? Чего они добиваются? — Тянь Яо никак не мог понять: если уж он враг — побить, или, ещё серьёзнее, сразу убить — и делу конец, зачем же такие хлопоты, чтобы сосватать человека?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Только тут Юй Ян снова поднял глаза. Увидев эти глаза, он понял, что тот никогда не сталкивался с настоящим злом. И тогда он произнёс свои первые за сегодня слова:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Потому что умереть — это самое простое. Жить — вот что самое мучительное.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Это Тянь Яо мог понять. Когда папа умер, маленький папочка каждый день страдал, а потом уже никакие лекарства не могли ему помочь. Когда он уходил, Тянь Яо чувствовал, что он был счастлив, только жаль, что перед Тянь Яо он был виноват.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Юй Ян сказал, что именно жизнь — источник всех страданий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Но лучше плохо жить, чем хорошо умереть, верно? — Тянь Яо усмехнулся уголком губ. — Ты голоден? Я приготовлю тебе что-нибудь поесть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Не дожидаясь ответа Юй Яна, он направился прямо в кухню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тянь Яо посмотрел на почти пустой чан с рисом — оставалось всего несколько зёрен — и вздохнул. Он и так собирался сегодня подняться в горы посмотреть, но, видно, не судьба. Хорошо ещё, что осталась немного муки.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тянь Яо посмотрел на почти пустой чан с рисом — оставалось всего несколько зёрен — и вздохнул. Он и так собирался сегодня подняться в горы посмотреть, но, видно, не судьба. Хорошо ещё, что осталось немного муки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Когда он жил один, он привык кое-как обходиться. Какая разница, упругая лапша или нет — лишь бы как-то сделал, и ладно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Банка со свиным жиром была почти пуста. Он пошарил в кошельке — денег почти не осталось, и на фунт свиного сала не хватит, не то что на завтрашнюю свадьбу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он вернулся в комнату с миской лапши. Юй Ян всё ещё сохранял ту же позу, в которой был, когда Тянь Яо уходил, — ни на волосок не сдвинулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Поешь лапши. Дома больше ничего нет. — Тянь Яо сел на кровать и с аппетитом принялся за лапшу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Глядя, как он смачно ест, у Юй Яна дёрнулся кадык. Он взял миску, отхлебнул — и обнаружил, что, кроме вкуса самой лапши да лёгкого аромата свиного жира, в этой миске не было вообще никакого вкуса. Непонятно, как он вообще это ел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тянь Яо доел, посмотрел — в миске у Юй Яна почти ничего не тронуто. Он собрал свою миску, взял из рук Юй Яна палочки и чашку, подумал, что тот, может, не совсем здоров, подхватил палочками лапшу и поднёс к его губам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Но Юй Ян отвернул голову.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Почему не ешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Юй Ян всё так же держал голову набок и больше не смотрел на миску у него в руках. Не ел, но и не объяснял.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тогда Тянь Яо взял миску и разом умял всю лапшу, после чего удовлетворённо вздохнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Юй Ян: ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тянь Яо вытер рот:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не очень вкусно получилось? Но нельзя же выбрасывать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Юй Ян потёр пальцами край одеяла и нащупал ту самую шпильку, которую принёс с собой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Я так думаю: те люди, что следят за тобой, уйдут только после того, как увидят, что твоя домовая книга приписана ко мне, и удостоверятся, что ты стал моим вошедшим в семью мужем. — Он снова вложил шпильку в ладонь Юй Яна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юй Ян и сам прекрасно это понимал. Тигр спустился на равнину,* и не было у него ни малейшей возможности переломить ситуацию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Так у тебя есть ещё родственники? — спросил Тянь Яо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Юй Ян опустил глаза. Его родня по матери была далеко, в столице. А по отцу — три поколения подряд один сын в роду, давно уже он остался совсем один, без поддержки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Значит, лучший для тебя вариант сейчас — остаться здесь. — Тянь Яо загнул палец. — Я смогу тебя защитить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Юй Ян посмотрел на его худощавое, тщедушное тело и не проникся этой фразой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тянь Яо взглянул на него:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я не только ради тебя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -638,1042 +1118,1810 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мне уже немало лет. Обычно гэры в моём возрасте давно уже стали отцами. Я не хочу, чтобы дальше обо мне говорили, что я не могу выйти замуж. Лучше уж я сам выберу того, кто мне по душе, чем соглашусь на кого попало. Я спасу тебе жизнь — а ты отплатишь мне, отдав своё тело в мужья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Юй Ян хоть и молчал, но Тянь Яо чувствовал, что он обдумывает, осуществимо это или нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тянь Яо продолжал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Или ты хочешь и дальше быть у своего врага под началом и влачить существование, которое хуже смерти?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Меня зовут Юй Ян.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Хотя он только назвал свою фамилию, Тянь Яо уловил смягчение в его отношении и облегчённо выдохнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты правда не голоден?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вместо ответа у Юй Яна громко заурчало в животе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тянь Яо сдержал улыбку:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Я приготовлю тебе что-нибудь другое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тянь Яо всегда был грубоват с самим собой. Но ради этого номинального мужа он пошёл в соседнюю комнату и нашёл там маленькую поваренную книжку, которую маленький папочка сделал для него перед смертью. Там было очень подробно расписано, как готовить много разных блюд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Глядя на почти пустой чан с рисом, Тянь Яо отыскал рецепт рисовой каши с зеленью, нарисованный маленьким папочкой, сходил на маленький огород, отщипнул пару листьев зелени и сварил миску рисовой каши с зеленью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Аромат клейкого риса и вкус самой зелени разбудили в Юй Яне ещё больший голод. Он отстранил руку Тянь Яо, сам взял миску и съел сваренную им кашу дочиста.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Видя, что он может есть, Тянь Яо немного успокоился и принялся тараторить:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дом действительно бедноват. Завтрашняя свадьба, боюсь, будет только для вида. Всё остальное на мне, а ты просто поправляй здоровье.</w:t>
-[...15 lines deleted...]
-        <w:t>— Вот завтра всё сделаем, я пойду в горы, посмотрю, не попалось ли в ловушки, которые я поставил, каких-нибудь фазанов или зайцев. Принесу — откормить тебя. Если останется лишнее — отнесу на базар в посёлке, продам, выручу серебра, куплю тебе одежды или ещё чего, не ходить же тебе вечно в одежде моего папы.</w:t>
+        <w:t>— Дом действительно бедноват. Завтрашняя свадьба, боюсь, будет только для вида. Всё остальное на мне, а ты просто поправляй здоровье. Вот завтра всё сделаем, я пойду в горы, посмотрю, не попалось ли в ловушки, которые я поставил, каких-нибудь фазанов или зайцев. Принесу — откормить тебя. Если останется лишнее — отнесу на базар в посёлке, продам, выручу серебра, куплю тебе одежды или ещё чего, не ходить же тебе вечно в одежде моего папы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он говорил сам с собой, а Юй Ян смотрел на него, но мысли его были уже далеко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тянь Яо с детства любил слушать, как папа и маленький папочка болтают о всякой всячине — о какой-нибудь дикой фруктовой горе, о том, откуда родом чей-то муж в деревне. Но они ушли слишком рано, и Тянь Яо ещё не успел наслушаться таких разговоров.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ему было всё равно, ответит ему Юй Ян или нет — главное, что самому говорить было приятно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Под болтовню Тянь Яо день постепенно затухал. Тянь Яо не мог остановиться — сходил наполнил доверху чан с водой, нагрел большой котёл воды и наконец вернулся в комнату с тазом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Масляная лампа горела тускло. Юй Ян лежал с закрытыми глазами — непонятно, спал или был в сознании. Тянь Яо окликнул его, не дождался ответа, спустил его ноги с кровати и опустил в воду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ноги у Юй Яна не были безжизненными. В почти горячей воде они почувствовали приятное облегчение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тянь Яо снова сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Когда-нибудь выберу время, схожу с тобой в лечебницу, посмотрим, можно ли их ещё вылечить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Юй Ян попытался выдернуть ноги, но Тянь Яо держал их крепко. Тогда он сел. В комнате было слишком темно, виден был только силуэт Тянь Яо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тянь Яо привык к его молчанию. Когда ноги достаточно отмокли, он вытер их, принялся массировать несколько точек на ногах и без всякой задней мысли сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Меня папа научил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Юй Ян не хотел выставлять напоказ свои самые уязвимые места, но сейчас он был на положении «рыба на ноже, мясо на разделочной доске», и оставалось только смотреть, как его собственные ноги лежат на коленях у какого-то гэра. Однако он чувствовал, что после того, как Тянь Яо их массировал, появилась какая-то ноющая боль.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Жаль, сейчас нет денег лечить твои ноги. — Тянь Яо массировал их с ровным усилием, надеясь, что так они поправятся хоть немного и в будущем их будет легче лечить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Юй Ян только молчал в темноте. Он никогда не думал, что ноги ещё можно вылечить, и видел, что Тянь Яо действительно беден — даже кирпичный дом у него старый и ветхий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Сердце кровью обливается, когда думаю о своих деньгах. Я на них ещё хотел две комнаты пристроить. — Тянь Яо засунул его ноги под тонкое одеяло, сам вынес воду для мытья ног, затем умылся, затушил масляную лампу и встал у кровати раздеваться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сердце Юй Яна внезапно сжалось:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты что делаешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тянь Яо уже разделся до нижнего белья, постоял у кровати, подумал и переложил Юй Яна поближе к стене:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спать. Нет у меня другой кровати. Перебьёмся как-нибудь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он лёг рядом с Юй Яном, подложил руки под голову:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И что завтра будет — неизвестно. — Потом повернул голову и посмотрел на его нижнюю половину. — У тебя сейчас по нужде не приспичило? Если что — скажи, боюсь, ночью меня не добудишься.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Не нужно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тянь Яо перевернулся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну, тогда я спать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Юй Ян не знал, что на свете бывают люди, которые засыпают так быстро. Как только он сказал «я спать», дыхание у него стало ровным, и он даже начал тихонько посапывать во сне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Что этот человек мог так безмятежно уснуть рядом с тем, кого сегодня увидел впервые, — Юй Ян понял: слухи, значит, не на пустом месте выросли. Что касается его внешности — тут, конечно, преувеличили, но в остальном — довольно близко к истине.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В голове у Юй Яна проносились обрывки мыслей: то страшная картина казни отца с матерью, то унизительное зрелище, как люди Фэн Чжэ перерезают ему сухожилия, то плечи Тянь Яо — не очень широкие, но на удивление крепкие.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сквозь дрёму он почувствовал, как чья-то рука легла ему на грудь. Опустил глаза — Тянь Яо бессознательно перевернулся и спал себе дальше, безмятежно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Юй Ян нахмурился, снял его руку с себя, с некоторым трудом перевернулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Осенняя ночь становилась прохладной. Он уже давно не спал на циновке в постели. От Тянь Яо исходило приятное тепло, и под одеялом было тепло. Юй Ян быстро уснул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тянь Яо каждое утро вставал рано. Сегодня под одеялом было особенно тепло. Открыв глаза, он увидел перед собой другое лицо. Подумал немного — ах да, этот человек — его будущий муж. Сегодня они поженятся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Юй Ян спал очень крепко, и Тянь Яо, вставая, его не разбудил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Как обычно, Тянь Яо умылся, пошёл в кухню, добавил к оставшейся муке немного кукурузной муки, поставил в пароварку пампушек. Сделал всё это — только-только начало светать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он не мог сидеть без дела: подмёл двор дочиста, прибрал разбросанные в беспорядке инструменты. Глядя на горы за домом, он прямо рвался туда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Всё равно свадебный обряд проводится в сумерках. Может, он сейчас сходит в горы — можно же?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Подумал и передумал: а вдруг враги Юй Яна, пока его нет дома, явятся и обидят его? Надо хотя бы дождаться, пока эти люди уйдут, тогда и можно будет спокойно выходить из дома.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Яо-гэр, встал?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Пришёл тот из деревни, с кем у Тянь Яо были хорошие отношения, — муж Чэня. Родом он был из фамилии Лю, звали его Лю Чжи. В этом году он недавно женился и переехал в деревню Хуайлин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ты чего так рано? — Тянь Яо открыл калитку и впустил его внутрь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Говорят, у тебя сегодня свадьба, как же мне не прийти помочь? — Лю Чжи был человеком открытым и весёлым. Убедившись, что вокруг никого нет, он достал из кошелька полсвязки монет и протянул ему: — Знаю, что у тебя сейчас туго с деньгами. Сегодня свадьба — пусть и скромная, но ведь всё равно деньги нужны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тянь Яо не стал отказываться:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вот закончу с делами — сразу верну.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Лю Чжи не особенно заботило, когда он вернёт. Он спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А кто он такой? Почему так спешно жениться?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тянь Яо только сказал ему, что у Юй Яна тоже нет ни отца, ни матери и у него повреждены ноги, а так они очень подходят друг другу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Лю Чжи был болтлив, язык без костей:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ноги-то плохие. А как же постельные дела?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Тянь Яо, ничуть не стесняясь, с открытыми глазами врал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ноги хоть и не годятся, зато у моего мужа поясница отменная. Я предложил самому потрудиться — так он ещё и не согласился!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -1695,82 +2943,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>п/п:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Тигр спустился на равнину» (кит. 虎落平阳, hǔ luò píng yáng) — устойчивое выражение, означающее, что сильный и могущественный человек оказался в невыгодной, уязвимой ситуации, лишившись своих прежних преимуществ, и теперь его может обидеть даже тот, кто намного слабее (как тигр, попавший на равнину, где его могут травить собаки).</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t>Его статус: перевод редактируется</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>