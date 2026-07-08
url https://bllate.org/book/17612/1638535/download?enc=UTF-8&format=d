--- v0 (2026-05-18)
+++ v1 (2026-07-08)
@@ -2191,82 +2191,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У его ног лежала целая куча пойманных зверей, беспокойно дёргающихся и поскуливающих. Цзянь Цинъюй небрежно выбрал несколько самых мясистых, а остальных отпустил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Идём. Пора вам познакомиться с вашим Янь Ваном.</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t>Его статус: перевод редактируется</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>