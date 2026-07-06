--- v0 (2026-05-18)
+++ v1 (2026-07-06)
@@ -623,82 +623,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Император, слегка приподняв бровь, сказал: «О, — сказал он. — Зачем ты вдруг решил за них попросить? Эти дети — заложники, присланные с Северной границы, и по правилам их следует держать во дворце».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Ко мне за помощью пришёл старший брат», — Ли Аньле наклонился вперед, его тон был слегка кокетливым. — «Этот Хэ Ланьлинь действительно красавец. Когда он стоял на коленях и умолял, его глаза были как у волка. Он как раз в моём вкусе».</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t>Его статус: идёт перевод</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>