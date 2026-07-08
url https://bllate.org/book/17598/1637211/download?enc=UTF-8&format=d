--- v0 (2026-05-16)
+++ v1 (2026-07-08)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вернулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Угу, — Цзян Цяо поставил рюкзак. — Когда ты приехала?</w:t>
+        <w:t>— Угу, — Цзян Цяо поставил рюкзак. — Когда вы приехали?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Уже какое-то время здесь, — Си Цянь качнула подбородком, указывая на экран. — Как раз посмотрела три раза. Иди переодевайся, я жду тебя в репетиционном зале.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -446,51 +446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Раньше Си Цянь упоминала по телефону, что приедет помочь ему «наладить связи», так что Цзян Цяо догадывался об этом. Его рука, сжимавшая палочки, напряглась:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Разве у тебя не самолет сегодня вечером?</w:t>
+        <w:t>— Разве у вас не самолет сегодня вечером?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Си Цянь приехала не только ради него: она сопровождала студентов своей студии на экзамены и заехала к сыну только после их завершения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Раньше это было: «Цзян Вэньсюань, отвечай!», теперь — «Цзян Цяо, отвечай!». Она ничуть не изменилась, сменился лишь объект ее контроля.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я понял, — Цзян Цяо поднял голову и спокойно встретил ее взгляд. — Я был неправ, не сердись.</w:t>
+        <w:t>— Я понял, — Цзян Цяо поднял голову и спокойно встретил ее взгляд. — Я был неправ, не сердитесь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Слова Си Цянь застряли у нее в горле, а ярость мгновенно угасла после этого «я был неправ».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Прости, я слишком вспылила. Я не хотела тебя винить, но ты должен понимать, что всё, что я делаю — это…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я знаю, всё это ради моего блага, — подхватил Цзян Цяо. — Это моя вина, не вини себя.</w:t>
+        <w:t>— Я знаю, всё это ради моего блага, — подхватил Цзян Цяо. — Это моя вина, не вините себя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Фразу «я делаю это ради твоего блага» Си Цянь произносила тысячи раз, и Цзян Цяо слышал ее столько же. Сейчас в его устах она прозвучала почти как ирония.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>