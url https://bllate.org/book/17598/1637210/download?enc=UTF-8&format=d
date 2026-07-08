--- v0 (2026-05-16)
+++ v1 (2026-07-08)
@@ -398,67 +398,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Цяньюй сама подошла к ним. Сначала она с улыбкой поприветствовала всех, а затем обратилась к Лян Чэнъаню:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Старший брат Лян, вы идете играть в мяч?</w:t>
-[...15 lines deleted...]
-        <w:t>В университете принято называть «старшими братьями и сестрами» (шисюн, шицзе) тех, кто учится на том же факультете или у того же наставника, а тех, кто просто из одного университета — «старшекурсниками» (сюэчжан). Специальность Сюй Цяньюй не имела к Лян Чэнъаню никакого отношения, но она с самого начала называла его «старшим братом».</w:t>
+        <w:t>— Лян-шисюн, вы идете играть в мяч?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В университете принято называть «старшими братьями и сестрами» (шисюн, шицзе) тех, кто учится на том же факультете или у того же наставника, а тех, кто просто из одного университета — «старший» (сюэчжан). Специальность Сюй Цяньюй не имела к Лян Чэнъаню никакого отношения, но она с самого начала называла его «старшим братом».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Угу, — Лян Чэнъань слегка кивнул. Социальный этикет был соблюден, но в его поведении не было и тени тепла.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -478,51 +478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сюй Цяньюй не обиделась на подколку и непринужденно ответила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да, поставили новый танец, идем отрабатывать. Старший брат, вы в последнее время так часто тренируетесь, это из-за предстоящего матча с университетом Т?</w:t>
+        <w:t>— Да, поставили новый танец, идем отрабатывать. Шисюн, вы в последнее время так часто тренируетесь, это из-за предстоящего матча с университетом Т?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А ты осведомлена, — заметил Сюй Нин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Увидев, что он согласился, Сюй Цяньюй внутренне возликовала и поспешно спросила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Еще нет. Старший брат, ты местный, можешь что-нибудь посоветовать?</w:t>
+        <w:t>— Еще нет. Шисюн, ты местный, можешь что-нибудь посоветовать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Лян Чэнъань сделал вид, что задумался:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>