--- v0 (2026-05-16)
+++ v1 (2026-07-08)
@@ -830,67 +830,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Понятно, — Цзян Цяо не проявил особых эмоций. Немного отдышавшись, он открутил крышку бутылки и отхлебнул воды, после чего услышал голос Вэй Ин:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— И еще по поводу «Весеннего выступления в Чэнчэне», которое будет в начале следующей весны.</w:t>
-[...15 lines deleted...]
-        <w:t>«Весеннее выступление в Чэнчэне» не было обычным университетским мероприятием. Это была масштабная художественная постановка в честь 850-летия столицы, организованная правительством совместно с городским театром искусств. Помимо программных номеров от официальных ведомств, там было выделено несколько квот для отдельных талантов.</w:t>
+        <w:t>— И еще по поводу «Весеннего городского фестиваля», который будет в начале следующей весны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Весенний фестиваль» не был обычным университетским мероприятием. Это была масштабная художественная постановка в честь 850-летия столицы, организованная правительством совместно с городским театром искусств. Помимо программных номеров от официальных ведомств, там было выделено несколько квот для отдельных талантов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>И у Вэй Ин в руках была рекомендация.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>