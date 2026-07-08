--- v0 (2026-05-16)
+++ v1 (2026-07-08)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Юген использовал деревянные палки, чтобы бить по рукам зомби, не переставая кричать. Если бы Син Мэн не был занят, он сказал бы ему заткнуться и поберечь силы, но у него не было на это времени, поэтому позволил мужчине сделать фатальную ошибку. Чужой крик требовал много сил, из-за чего Ли Юген стал задыхаться. Из-за нехватки кислорода, в его глазах потемнело, а силы уменьшились. Он становился всё медленнее и медленнее, создавая дыры в своей защите. И монстр-Сюн Цзябао внезапно появился, схватив руку мужчины.</w:t>
+        <w:t>Двое других справлялись хуже. С девушкой все было хорошо — ей помогло то, что железный стул из супермаркета непросто повредить. У Ли Югена была палка, которую ему дал Цзе Цзы, но раньше он прятался в толпе и не пользовался ею. Теперь, когда он всё‑таки пустил её в ход, она сломалась после нескольких ударов! Он держал в руках две части палки и, дико крича, принялся бешено размахивать ими. Каким-то образом ему удавалось защитить себя, но это временное решение. Они всё ещё слишком далеко от ворот. Чтобы хотя бы увидеть ворота, им нужно миновать высокое здание. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>