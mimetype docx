--- v0 (2026-05-19)
+++ v1 (2026-07-08)
@@ -14,2899 +14,1491 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Судя по шуму шагов и голосов в коридоре, снаружи суетилось немало слуг.</w:t>
-[...2383 lines deleted...]
-        <w:t/>
+        <w:t>Судя по шумным шагам и разговорам в коридоре, торопливо снующих снаружи слуг было немало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но когда они вдвоем, следуя за остальной прислугой, спустились в главный зал на первом этаже и выстроились в ряд у подножия лестницы из розового дерева, выяснилось, что изначальных слуг на этой вилле было совсем немного — всего трое. Их количество оказалось куда меньше того, что ожидаешь увидеть в поместье аристократов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Трое старых слуг стояли по обе стороны от ковра с узором из роз, расстеленного у самого основания лестницы. У всех троих был нездоровый цвет лица, они низко опустили головы и скрестили руки перед собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому моменту, когда Ци Нянь и его спутник подошли, остальные Игроки уже были в сборе. Переодетые в одинаковую униформу, с приколотыми к груди засушенными бутонами роз, они подражали старым слугам, тихо выстроившись по краям ковра в ожидании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Время в тишине тянулось секунда за секундой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вокруг стояла пугающая тишина. Казалось, в полночь все на вилле погрузилось в глубокий сон, и лишь ветер, изредка пролетая мимо окон, издавал всхлипы, похожие на тяжелые вздохи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ци Нянь, стоявший в самом конце ряда, скользнул взглядом вверх по длинной лестнице, пока тот не остановился на погруженной в кромешную тьму верхней площадке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тук, тук, тук...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре после того, как слуги замерли внизу, сверху донеслись размеренные шаги, словно каблуки стучали по полым деревянным доскам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звук приближался, и каждый удар эхом отдавался в натянутых нервах присутствующих. Несколько старых слуг опустили головы еще ниже. Вскоре шаги стихли, и на вершине лестницы возник силуэт, облаченный в кроваво-красное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Добрый вечер, Госпожа!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В один голос поприветствовали ее трое старых слуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько расторопных Игроков тут же последовали их примеру, поклонившись и поздоровавшись. В одно мгновение некогда мертвенно-тихий зал наполнился множеством голосов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Системное уведомление: Поздравляем, вы получили 1 очко благосклонности Госпожи.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ци Нянь молча стоял в конце строя, не шелохнувшись, но по едва уловимым изменениям в лицах других Игроков он догадался, что именно у них произошло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этого момента между Игроками началась настоящая кровавая борьба за рейтинг благосклонности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, — раздался сверху равнодушный женский голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хрустальная люстра над головой со щелчком включилась. Тьма рассеялась. Над ярко-красным платьем, щедро усыпанным украшениями в виде роз, виднелся лишь мертвенно-бледный подбородок Госпожи Розы, а верхнюю половину ее лица скрывала высокая шляпа-цилиндр, также декорированная цветами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все в сборе? — красные губы Госпожи Розы слегка приоткрылись, а ее маленький острый подбородок повернулся в сторону, словно она спрашивала кого-то позади себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, Госпожа, все в сборе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И впрямь, не успели затихнуть слова Госпожи Розы, как из-за ее спины раздался изящный, интеллигентный голос. Вслед за этим из тени вышел Злой Бог, облаченный во фрак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Новые слуги тоже здесь. Делайте с ними что пожелаете, — произнес Няньцзю, и его глубокий взгляд упал на седоволосого юношу в самом конце толпы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их взгляды вновь на мгновение пересеклись в воздухе, но на этот раз юноша не спешил отводить глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Няньцзю хотел использовать этот Сценарий, чтобы уничтожить цель и завершить миссию, а разве сам Ци Нянь не желал воспользоваться им, чтобы докопаться до скрытых тайн Системы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все равно от него не избавиться, так что остается только плыть по течению и смотреть, кто из них двоих прикончит другого первым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ци Нянь чуть вздернул подбородок; его взгляд, устремленный на высокую платформу, становился все более глубоким и серьезным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Злой Бог на возвышении лишь слегка приподнял уголки губ и с оттенком насмешки в глазах первым отвел взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от этого скрытого противостояния между ними, внимание остальных — как старых, так и новых слуг — от начала и до конца было приковано к Госпоже, утопающей в розах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все ждали следующих указаний, и потому, за исключением Сун Чэнъе, никто не заметил странного напряжения между Ци Нянем и господином Вэнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что стряслось? — тихо спросил Сун Чэнъе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего, — Ци Нянь отвел взгляд. В то же мгновение стоящая на вершине лестницы Госпожа Роза заговорила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы двое, стоящие впереди. Да, вы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ее изящный палец медленно указал вниз. Лицо одной из старых служанок, на которую пал выбор, вмиг стало белее мела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На лице Игрока, стоявшего рядом с ней и тоже выбранного Госпожой, мелькнуло удивление. Однако не из-за того, что на него неожиданно указали, а из-за последующего требования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Составите мне компанию в саду на заднем дворе, будем любоваться цветами. Остальные пусть приступают к обычной уборке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Любоваться цветами на заднем дворе? В полночь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Судя по реакции старой служанки, это ни капли не походило на невинную прогулку. Скорее уж на поход на задний двор ради убийства и сокрытия трупов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ци Нянь незаметно посмотрел на выбранного Игрока. Хотя тот и был парнем, у него были очень броские длинные синие волосы, а черты лица казались куда изящнее, чем у обычных мужчин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав жутковатое требование Госпожи, этот человек не стал долго колебаться и, оправившись от удивления, весьма охотно взялся за задание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В итоге двое избранных слуг последовали за Госпожой Розой на задний двор, а остальные остались стоять на месте в ожидании, когда управляющий распределит между ними обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Надо признать, Игроку напротив чертовски повезло! Его выбрали для прогулки в саду, и он сразу получил 20 очков благосклонности!】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Я бы не был так уверен. Торчащий гвоздь забивают первым. Как только он получил эти очки, не представляю, сколько других стримеров начнут смотреть на него как на угрозу.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда задания были распределены, Ци Няню досталось мытье туалетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизвестно, сделал ли управляющий это нарочно, но если остальным поручили убирать кухню, столовую, коридоры или гостиную, то на долю Ци Няня внезапно выпала прочистка канализации в туалетах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Седоволосый юноша поднял глаза и пронзил Няньцзю гневным взглядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Няньцзю вскинул бровь и в ответ одарил его провокационной ухмылкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Общественный туалет располагался в западном крыле первого этажа виллы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Расставшись с Сун Чэнъе, которого отправили убирать коридоры третьего этажа, Ци Нянь повернул голову и увидел другого Игрока, которому тоже досталась работа на первом этаже. Тот не отрывал от него глаз; его липкий, откровенный взгляд бесстыдно скользил по юноше сверху вниз, отчего у Ци Няня внутри все сжалось от омерзения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойдем вместе? — предложил Сюй Дунхай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рост этого человека составлял около метра девяноста, а мышцы были настолько развитыми и мощными, что, встав перед Ци Нянем, он напоминал живую стену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, спасибо, — Ци Нянь отступил на полшага, на его лице отразилась настороженность. — Думаю, нам не по пути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пф, строишь из себя недотрогу? — усмехнулся Сюй Дунхай, кривя губы. — Если уж стал шлюхой, к чему корчить из себя святую невинность? Раз ты умудрился распустить слухи, что за тобой бегает сам Злой Бог, то что тебе стоит провести немного времени со мной?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— К тому же Злой Бог не сможет по-настоящему защитить тебя. Куда надежнее положиться на меня, Игрока уровня А1. Учитывая твое смазливое личико, если ты как следует постараешься и ублажишь меня, может быть, я даже...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Произнося эти слова, здоровяк наклонился и стал придвигаться к Ци Няню все ближе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах седоволосого юноши отразилась нависающая над ним огромная тень, на его плечо тяжело легла пара грубых рук. Однако, не дав мужчине договорить, Ци Нянь нахмурился и наотмашь влепил ему такую звонкую пощечину, что у Сюй Дунхая зазвенело в ушах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что в последнее время не так с этими людьми?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Седоволосый юноша отряхнул руку, на его лице читалось легкое недовольство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем Сюй Дунхай, склонив голову набок, еще добрых полминуты приходил в себя от звона в ушах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда его потемневший взор наконец прояснился, Ци Нянь уже давно скрылся из виду. В просторном боковом зале остался лишь мрачнее тучи Сюй Дунхай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хорошо! Очень хорошо!».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Дунхай стиснул зубы и тыльной стороной ладони грубо стер кровь с уголка губ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он еще посмотрит, как долго эта дрянь сможет корчить из себя недотрогу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Наш Сяо Нянь действительно пользуется популярностью. Но как у этого парня вообще хватило наглости позариться на того, кто принадлежит Злому Богу? Сяо Нянь, ты обязательно должен беречь свою невинность ради Злого Бога!】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【У стримера настолько хватает смелости? Тот парень ведь ранга А1! Если мне не изменяет память, сам стример всего лишь B-ранга, верно?】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Если бы Злой Бог был рядом, он бы непременно защитил нашего Сяо Няня. Но я боюсь, что Злой Бог снова опоздает, как в прошлый раз, и появится только когда Сценарий будет пройден наполовину...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем Ци Нянь в одиночестве добрался до западного крыла виллы... к общественному туалету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По обе стороны тянулись стены, оклеенные розово-красными обоями, на которых висели бра, а сам туалет находился в самом конце этого тускло освещенного коридора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ци Нянь подошел к дверям туалета и уже собирался войти, как вдруг в ушах вновь раздался голос Системы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Системное уведомление: Поздравляем Игрока с активацией задания — «Найти ее голову».】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Награда за выполнение: 5 очков благосклонности Госпожи Розы.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Похоже, мыть туалеты по-настоящему все-таки не придется».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ци Нянь посмотрел на парящую в воздухе системную панель, на которой были две кнопки: «Принять» и «Отказаться». Под «Принять» мелким шрифтом было написано «Благосклонность +5», а под «Отказаться» — «Очки -20».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Судя по всему, это задание не было обязательным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем не менее, Ци Нянь нажал на кнопку «Принять», поскольку задача найти чью-то голову выглядела как явная подсказка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После принятия задания системная панель автоматически переключилась на трансляцию, где быстро проносились комментарии. Ци Нянь мельком взглянул на экран и тут же наткнулся на следующее сообщение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Мальчик, который бережет себя для Злого Бога, — хороший мальчик (лайк)】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ци Нянь: ?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...431 lines deleted...]
-        <w:t>Краем глаза он уловил движение свисающих ног. Сопровождаемый леденящим душу скрежетом, словно от трения костей, звук донёсся сбоку. Беловолосый юноша резко поднял взгляд и увидел, как тонкая верёвка, прикреплённая к потолку в самом конце прохода, начала медленно двигаться, и подвешенное на ней тело понемногу, понемногу поползло по направлению ко входу!</w:t>
+        <w:t>«Что это значит? Бережет себя для кого?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему он ничего не понимает?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пребывая в замешательстве, Ци Нянь быстрым движением руки закрыл окно трансляции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да и ладно. Он все равно не в силах контролировать слухи, которые распускают зрители. Проще всего не обращать на них внимания — с глаз долой, из сердца вон».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свернув окно трансляции, седоволосый юноша, как ни в чем не бывало, поднял голову и продолжил путь внутрь общественного туалета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило ему войти, как в глаза ударил такой смрад, что он даже не успел разглядеть обстановку. Он поспешно отвернулся, зажал рот и нос рукой и долго глухо кашлял, прежде чем смог остановиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Невыносимая вонь, казалось, обрела физическую плотность, окутав застывшего в дверях юношу слоями. Однако запах этот исходил не от испражнений, а скорее напоминал жуткое зловоние, которое вырывается наружу, если вскрыть герметичный сосуд с трупом, разлагавшимся внутри несколько дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ци Нянь задержал дыхание и, пересиливая себя, шагнул внутрь. Его взгляд медленно сфокусировался на трупе в самом конце туалета — тело было подвешено на тонкой веревке ровно посередине прохода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У трупа отсутствовала голова, а пятна крови, покрывавшие все тело, давно высохли и почернели. Пропитанное кровью длинное платье безвольно повисло в воздухе, а под его подолом виднелись черно-синие ноги, сгнившие до неузнаваемости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Голова, которую ему предстояло найти, скорее всего, принадлежала ей».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Размышляя об этом, Ци Нянь потянулся и открыл дверцу ближайшей к нему кабинки. Женский труп висел в дальнем конце туалета, до которого оставалось приличное расстояние, поэтому Ци Нянь не стал обращать на него особого внимания и сразу приступил к поискам упомянутой в задании головы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Дзынь! — Задание началось. Обратный отсчет: 03:00.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В момент открытия двери в голове Ци Няня прозвенел механический голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Краем глаза он заметил, что безжизненно свисающие ноги шевельнулись. Раздался жуткий, пробирающий до костей скрип, похожий на трение костей. Седоволосый юноша резко вскинул голову и увидел, что в дальнем конце прохода веревка, прикрепленная к потолку, пришла в движение, а подвешенный в воздухе труп медленно, дюйм за дюймом, начал надвигаться к дверям!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>