--- v0 (2026-05-10)
+++ v1 (2026-07-08)
@@ -14,1427 +14,1523 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>【Вот и началось! Занимаю места в первом ряду, готов наблюдать!】</w:t>
-[...111 lines deleted...]
-        <w:t/>
+        <w:t>【Началось, началось! Занимаю места в первом ряду, чтобы полюбоваться на эту парочку!】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Так быстро? Я уж подумал, что мне показалось. Наш Сяо Нянь и впрямь такой трудолюбивый ╮(‵▽′)╭】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Совершенно новый Сценарий? Занятно. Кстати, этот седоволосый стример и есть тот самый объект воздыхания Злого Бога, о котором вы все твердите? Выглядит как обычная пустышка.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Зашел сюда из-за горячих тем. За этой парочкой и вправду так интересно наблюдать O_o?】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1231 lines deleted...]
-        <w:t>— Иду, иду! Ой, нога!</w:t>
+        <w:t>— Эй! А ну просыпайтесь! Приехали!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Автобус плавно остановился у подножия горы, и обшарпанные двери медленно разъехались в стороны. Ци Нянь неспешно открыл глаза. Первым делом его взгляд наткнулся на невысокую старуху с мясистым лицом, которая стояла посреди прохода, уперев руки в бока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Живо выметайтесь! Госпожа ждет вас наверху! Шевелитесь! — во все горло заорала старуха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внутри автобус выглядел невероятно старым: из дверей сквозило, в окнах зияли дыры, а подвеска жалобно скрипела от каждого движения пассажиров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С потолка сыпалась пыль. Ци Нянь поднялся вместе с остальными и, направляясь к выходу, незаметно окинул взглядом окружение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вместе с ним в салоне находилось тридцать пять человек, и все они, судя по всему, были Игроками. Сун Чэнъе шел в самом начале колонны. Остальных тридцати трех Игроков, следовавших за ним, Ци Нянь видел впервые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз все в сборе, ступайте за мной в гору. Ох уж эти новые слуги, один другого глупее...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда все вышли из автобуса, старуха и двое мужчин с кнутами выстроились спереди и позади группы, ведя их в гору, точно конвоиры — заключенных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Горная тропа извивалась и петляла. Они шли довольно долго, пока на горизонте не заалел кровавый закат. Наконец отряд оказался перед пятиэтажной виллой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Боковая дверь виллы медленно отворилась, и в этот же миг в ушах каждого Игрока прозвучало системное уведомление:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Дзынь! — Поздравляем Игроков с успешным прибытием на Виллу Роз. Здесь вам предстоит пройти пятидневный испытательный срок в качестве самых преданных слуг Госпожи Розы.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Во время испытательного срока вы должны сделать все возможное, чтобы повысить уровень благосклонности Госпожи к вам. Уровень благосклонности определит, сможете ли вы остаться на вилле. Только те слуги, чья благосклонность окажется на верхних строчках рейтинга, получат эту престижную работу.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Пожалуйста, приложите все усилия, чтобы завоевать благосклонность Госпожи Розы~ В конце концов, в наше время трудно найти хорошую работу, и если вы не справитесь, на ваше место всегда найдутся другие~】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Игроки перед дверями виллы: ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отчего же кулаки так и чешутся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это тоже была игра на повышение характеристик, но в отличие от предыдущего Сценария, где каждый был сам за себя, здесь между Игроками явно назревала жесткая конкуренция.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А где есть конкуренция, там неминуемы кровопролитие и жертвы. Именно по этой причине смертность в подобных Сценариях была на порядок выше, чем в остальных. Мест для выживших, вероятно, всего несколько, и получить шанс можно было лишь идя по головам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дойдя до этого момента, Ци Нянь уже примерно догадывался, зачем Няньцзю втянул его в этот Сценарий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если в итоге Сценарий сможет покинуть лишь тот, кто наберет наивысший уровень благосклонности, то к концу это место превратится в сущий ад на земле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затерявшись в толпе, Ци Нянь подошел к дверям виллы и остановился. В полумраке помещения медленно проступил высокий, стройный силуэт:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Добрый вечер, господа. Я управляющий Виллы Роз, Вэньсыдунь. Можете называть меня господин Вэнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина носил очки в золотой оправе, металлические цепочки которых едва заметно покачивались по бокам. На его бледном и красивом лице играла улыбка. И хотя она казалась вежливой и мягкой, по какой-то неведомой причине все присутствующие ощутили мощное давление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы здесь новички, так что если у вас возникнут какие-либо вопросы, смело обращайтесь ко мне. Я постараюсь ответить на них в меру своих возможностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами мужчина слегка отступил в сторону, освобождая проход:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прошу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вереница людей один за другим прошла мимо него, протискиваясь в виллу через узкую боковую дверь. Ци Нянь шел последним. Поравнявшись с мужчиной, он поднял глаза и случайно встретился с ним взглядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так быстро?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В момент их зрительного контакта шаг Ци Няня едва уловимо дрогнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз Няньцзю лишь немного изменил внешность, но свою внутреннюю ауру скрывать не стал. Поэтому Ци Нянь мгновенно узнал его, стоило лишь приблизиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Назойливый, словно неупокоенный дух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, Ци Нянь этого и ожидал. В конце концов, Злой Бог Няньцзю обладал уймой свободного времени, и порой юноша начинал сомневаться: неужели у этого существа нет иных занятий, кроме как охотиться на него?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя мгновение Ци Нянь поспешно отвел взгляд, опустил глаза и с невозмутимым лицом продолжил путь внутрь виллы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позади него на лице Няньцзю также не дрогнул ни единый мускул. Они разминулись, словно совершенно незнакомые люди. Когда последний Игрок переступил порог, облаченный в безупречный костюм мужчина развернулся и медленно закрыл боковую дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот ваши правила работы и ключи от комнат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За дверью скрывалась небольшая гостиная. Свет здесь не горел, лишь багровые лучи закатного солнца косо пробивались сквозь жалюзи, выхватывая из полумрака роскошное и элегантное убранство комнаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий Вэнь стоял спиной к свету и раздавал собравшимся листы из крафтовой бумаги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Правила работы для слуг Виллы Роз】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【1. Приказы Госпожи абсолютны, им нельзя перечить;】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【2. На вилле существует только одна Госпожа Роза. Если встретите кого-то еще, проигнорируйте;】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【3. Госпожа очень любит розы, пожалуйста, ни в коем случае не портите их.】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Испытательный срок официально начнется сегодня ровно в полночь. Пока что можете отправиться в свои комнаты, чтобы отдохнуть и подготовиться к вечерней встрече с Госпожой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дожидаясь реакции окружающих, управляющий развернулся и решительным шагом покинул гостиную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Игроки остались стоять в тускло освещенном зале. Они обдумывали пункты правил и напутствие управляющего, попутно бросая тайные взгляды на своих новоиспеченных коллег.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты... Ци Нянь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизвестно, кто из Игроков первым удивленно подал голос, но в то же мгновение все взгляды устремились на седоволосого юношу в углу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И правда он... Разве не говорили, что он стример, который только что перешел на B-ранг? Как он попал в Сценарий A+-ранга?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто знает? В конце концов, за ним бегает сам Злой Бог. Наверняка пролез по блату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эти слухи ведь сплошное вранье, да? Впрочем, на этих сплетнях он нехило поднял себе просмотры. То-то я думаю, почему на моей трансляции сегодня так пусто, а оказывается, он увел всю аудиторию!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По толпе прокатился гул перешептываний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Игроков, попавших в этот Сценарий, нельзя было назвать слабаками. В худшем случае они находились на уровне B1 или B2, то есть в шаге от A-ранга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В игровом мире ранги Игроков распределялись по возрастанию: E10–1, D10–1, C10–1, B10–1, A10–1, S10–1 — всего шесть крупных ступеней. Однако число тех, кому удалось достичь S-ранга, было ничтожно мало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другими словами, А-ранг считался элитой, и большинство присутствующих являлись опытнейшими ветеранами игры. Попытаться напугать их сомнительными слухами было бы верхом наивности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хайповать за счет Злого Бога... Не боится, что его карма настигнет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да бросьте, обычный смазливый стример, который помешался на очках. Разве мы таких раньше не видели? Вот угробит себя, зрителям станет скучно, и они сами вернутся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люди перешептывались, расходясь из гостиной группками по два-три человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все здесь были тертыми калачами, поэтому скрывать свои альянсы никто не собирался. Ци Няню хватило беглого взгляда, чтобы сразу понять: кто прибыл сюда по карточке группы, а кто рискнул сунуться в Сценарий в одиночку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пошли. Я только что махнулся комнатами с вон тем парнем, теперь мы живем вместе, — Сун Чэнъе подошел к седоволосому юноше и похлопал его по плечу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глубине гостиной находилась изогнутая деревянная лестница, ведущая на второй этаж, где располагались комнаты для прислуги. Услышав это, Ци Нянь тихо вздохнул и последовал за Сун Чэнъе вверх по ступеням:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты и впрямь не боишься неприятностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Комнаты для слуг были рассчитаны ровно на двоих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что сказать, богатый дом есть богатый дом: даже каморки прислуги оказались обставлены с изысканным вкусом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На деревянном полу — ни пылинки. Коричневые портьеры дополнялись слоем белоснежного тюля. На столе красовалась ваза с длинным горлышком, в которой стояли две розы. Если принюхаться, можно было уловить тонкий цветочный аромат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну как? Есть какие-нибудь мысли насчет этого Сценария?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осмотрев комнату, Сун Чэнъе коснулся нежных лепестков в вазе и вынес вердикт:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего себе, они настоящие!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пока нет, — Ци Нянь опустился в кресло у круглого стола, внимательно изучая правила для слуг. — Но держись подальше от того управляющего. Он очень опасен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— От этого Вэньсыдуня? — задумчиво протянул Сун Чэнъе. — Мне тоже его аура показалась зловещей. Там, в гостиной, я даже на секунду подумал, что именно он — босс этого Сценария.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так-то оно так, но этот человек куда опаснее любого босса...».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Про себя отметил Ци Нянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он хотел добавить еще пару слов и попросить друга держаться от Няньцзю как можно дальше, но вдруг сверху сорвалась капля какой-то жидкости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кап...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Алая капля крови упала на бледную тыльную сторону ладони юноши, словно невесомый лепесток розы. Ци Нянь внутренне содрогнулся и резко поднял голову. Под пальмового цвета потолком, зацепившись за люстру, висела женская голова с каштановыми волосами и зелеными глазами. Ее темно-зеленый взгляд неотрывно сверлил двоих Игроков!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Назад! — вскрикнул Сун Чэнъе, оттаскивая Ци Няня от деревянного стола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующую секунду люстра с грохотом сорвалась с потолка. Столешница треснула, во все стороны брызнули осколки стекла, едва не задев Игроков. Ци Нянь рывком оттащил Сун Чэнъе к двери. В полумраке комнаты лишь прикроватный бра продолжал излучать тусклый желтоватый свет, с трудом освещая царящий вокруг разгром.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Она исчезла, — констатировал Ци Нянь, застыв у двери и небрежно стирая кровь со щеки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голова как появилась, так и пропала в мгновение ока. Если бы не разгромленная комната, Сун Чэнъе решил бы, что ему все это привиделось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Похоже, в этом Сценарии Игрокам не дадут спокойно выспаться, — беспомощно вздохнул он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ци Нянь промолчал, лишь вернул на прикроватную тумбочку две розы, которые успел прижать к груди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта люстра вовсе не обязательно целилась им в головы — куда вероятнее, что ее мишенью были именно эти цветы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Последнее правило для слуг гласило: «Госпожа очень любит розы, пожалуйста, ни в коем случае не портите их». Судя по всему, эти два цветка представляли собой огромную ценность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На всякий случай давай носить их с собой, — предложил Сун Чэнъе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, время отдыха в этом Сценарии текло гораздо быстрее обычного. Не успели они провести в комнате и пары минут, как откуда-то сверху прогремел бой часов, возвещающий о наступлении нового часа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бом... Бом... Бом... Бом...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Часы пробили ровно двенадцать раз, прежде чем оглушительный, бьющий по барабанным перепонкам звон наконец стих. В то же мгновение в тишине коридора со всех сторон послышались торопливые шаги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скорее! Госпожа спускается!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иду, иду! Ой, моя нога!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>