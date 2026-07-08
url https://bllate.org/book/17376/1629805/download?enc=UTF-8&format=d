--- v0 (2026-05-11)
+++ v1 (2026-07-08)
@@ -14,3283 +14,1635 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Так быстро всё закончилось?»</w:t>
-[...3231 lines deleted...]
-        <w:t>[Загрузка завершена. Желаем приятной игры]</w:t>
+        <w:t>— Так быстро управился?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зале заседаний гильдии 【Пока без названия】 Сун Чэнъе поднял голову, сидя во главе длинного стола. В его голосе скользило легкое сомнение, однако на лице застыло привычное выражение человека, которого уже ничем не удивить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, — Ци Нянь небрежно отодвинул стул и сел сбоку от стола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат, — Су Юань просунул голову в приоткрытую дверь, поздоровался с Сун Чэнъе и тут же скрылся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну как? Тот НИП все еще охотится за тобой? — Сун Чэнъе кивнул в сторону двери в знак приветствия, затем перевел взгляд на сидящего рядом юношу, и в его глазах блеснуло любопытство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, все еще, — при упоминании Няньцзю лицо Ци Няня едва заметно помрачнело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ну? А я слышал, что этот НИП божественного ранга теперь за тобой ухаживает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно боясь, что собеседник обвинит его во лжи, Сун Чэнъе шутливо произнес это и попутно открыл форум Игроков на своем планшете: — Сам посмотри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>#Горячие темы#</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. 【Что?!. Глава Зала Долголетия объявил об уходе со своего поста!】 【Шок!】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. 【Шок! Злой Бог ухаживает за Игроком-новичком!】 【В тренде】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. 【Осторожно! В одном из залов подсовывают бракованные предметы!】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под длинным списком популярных тем рейтинг обсуждения «Злой Бог ухаживает за Игроком-новичком» продолжал стремительно расти. Ци Нянь кликнул по заголовку и увидел, что в комментариях уже кипели нешуточные страсти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1-й этаж: Злой Бог открыто ухаживает за новичком Ци Нянем! Что это — искажение человеческой природы или падение нравов?!.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2-й этаж: Откуда вы вообще это взяли? Звучит как полный бред!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>9-й этаж: А откуда еще? Из «их» комментариев на трансляции, конечно! Говорят, на Высшем уровне эти слухи уже всех свели с ума.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>50-й этаж: Ци Нянь? Я только что посмотрел профиль этого стримера. Уровень невысокий, личных навыков нет, только личико симпатичное — в пятерке лучших по красоте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>51-й этаж: Неужели НИП божественного ранга западает на внешность?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>406-й этаж: Мне все равно кажется, что это фейк... НИП божественного ранга бегает за Игроком — разве такое возможно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оставим пока в стороне вопрос о том, откуда взялась эта новость. Сейчас Ци Няня мучило лишь одно: как вообще эти слухи успели так быстро разлететься?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сплетни воистину заложены в человеческой природе. Скорость распространения подобных новостей намного превзошла все мыслимые ожидания юноши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не слушай их бредни. Этот НИП все так же пытается меня убить. А все эти сказки про ухаживания — выдумки зрителей с Высшего уровня, — Ци Нянь отложил планшет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Правда? Но ведь дыма без огня не бывает... — Сун Чэнъе подпер подбородок рукой, сгорая от любопытства, но краем глаза наткнулся на ледяной взгляд юноши. Он мгновенно выпрямился и с серьезным видом прокашлялся. — Кхм, хотя я тоже считаю, что эта новость — очевидный фейк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Перейдем к делу. Твоя память хоть немного прояснилась после этого Сценария? И удалось ли выяснить, почему этот НИП на тебя охотится?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возможно... совсем немного, — вспомнив события перед концом Сценария, Ци Нянь опустил взгляд, и его полуприкрытые ресницы слегка дрогнули. — Но действительно лишь крупицы. Что касается причин, полагаю, за ним, скорее всего, кто-то стоит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот как... — изумленно протянул Сун Чэнъе. — Кто-то стоит? Уж не эта ли проклятая Игровая Система отдает приказы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, кто еще, кроме Игровой Системы, мог помыкать НИПом божественного ранга?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возможно, — задумчиво произнес Ци Нянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Игроки в этом игровом мире не имели ни малейшей возможности взаимодействовать с Системой, зрителями или иными сущностями более высокого порядка. Кто знает, что вообще из себя представлял этот Высший уровень?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного, двигайся шаг за шагом, спешить некуда, — заметив его состояние, Сун Чэнъе похлопал седоволосого юношу по плечу. — Воспоминания не терпят суеты. Иди, отдохни как следует и восстанови силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, — отозвался Ци Нянь. Он уже встал, собираясь уходить, как вдруг его взгляд упал на синий экран за спиной Сун Чэнъе. — Почему ты до сих пор не дал своей гильдии имя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? Какой еще моей гильдии? Эта гильдия, между прочим, принадлежит тебе, — рассмеялся Сун Чэнъе. — Я же говорил: именно ты — ее будущий глава. Разве выбор названия не прямая обязанность главы? И вообще, когда ты уже возьмешь бразды правления в свои руки? Можешь не верить, но я ведь говорил, что мои гадания всегда сбываются!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Чэнъе все еще распинался, но Ци Нянь, полностью проигнорировав его, уже покинул зал. Оказавшись у дверей, он вдруг о чем-то вспомнил, опустил голову и отправил собеседнику короткое сообщение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Через два дня я снова отправлюсь в Сценарий».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя три секунды из зала заседаний донесся пораженный возглас Сун Чэнъе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?!. Разве после Сценария B-ранга не полагается пять дней отдыха? Зачем так торопиться с поисками воспоминаний?!. В жизни не видел никого, кто бы так рвался в эти проклятые Сценарии!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Ци Нянь в ответ лишь покачал головой и, не проронив ни слова, направился прочь от зала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теплая вода струилась по волосам, скатываясь по светлой коже шеи юноши на грудь. Опустив голову, Ци Нянь сразу же бросил взгляд на отметину над левой ключицей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она была черно-красной. В обычных обстоятельствах раны и шрамы, полученные в Сценарии, исчезали после выхода, но этот вырезанный словно ножом символ перенесся в реальность вместе с ним до мельчайших деталей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вилла Роз?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что же такого особенного было в этом Сценарии?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выписавшись из Центральной больницы Ланьшань, Ци Нянь тут же попросил Сун Чэнъе навести справки об этом Сценарии. Однако прошел целый день, а им так и не удалось раздобыть ни крупицы информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, такого Сценария в игре и вовсе не существовало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же те слова, что совсем недавно внезапно прозвучали в его голове, и тот странный талисман, нарисованный неизвестным образом...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ци Нянь почувствовал, что ему определенно стоит лично наведаться на подпольный черный рынок и послушать закулисные слухи, скрытые от посторонних глаз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он вышел из душа, ему как раз пришло сообщение. Седоволосый юноша, придерживая полотенце одной рукой, включил планшет. На экране светились два уведомления: одно о начислении очков, а второе — от Сун Чэнъе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Завтра в девять утра жду в зале заседаний».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тон Сун Чэнъе показался ему чересчур загадочным. Ци Нянь отложил полотенце и набрал ответ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что стряслось?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Завтра открывается черный рынок. Не хочешь заглянуть?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Знаменитый на весь Игровой холл черный рынок на самом деле представлял собой огромное казино. На верхних этажах располагались всевозможные развлекательные заведения, а под землей раскинулась серая зона, неподвластная никаким законам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В дни открытия рынка множество Игроков стекалось сюда ради сделок: они обменивались предметами, информацией и даже — человеческими жизнями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда-то занимавшая первое место в рейтинге гильдия «Ангел» попыталась подмять под себя весь черный рынок. Но, очевидно, их затея с треском провалилась, иначе сейчас здесь не творился бы такой хаос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Белоснежные волосы Ци Няня струились до самой поясницы, а одет он был в элегантное черное платье в пол. Не успел он войти на территорию рынка, как в него врезались уже как минимум трижды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...И почему я должен быть в женском платье? — спросил Ци Нянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой, ну прости! Очков навыков у малыша Су Юаня кот наплакал, поэтому вне Сценариев он может менять внешность только со сменой пола! К тому же тебе очень идет! Чем красивее и безобиднее ты выглядишь, тем больше окружающие теряют бдительность, разве нет? — Сун Чэнъе рассуждал со знанием дела, попутно натягивая на лицо маску: — И вообще, этот наряд тебе действительно к лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ци Нянь молча смерил спутника взглядом, и Сун Чэнъе тактично заткнулся. Они спустились на лифте и вскоре оказались на минус первом этаже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Весь подземный ярус занимало гигантское казино, но, конечно, одним лишь игорным домом дело не ограничивалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В перерывах между Сценариями многие Игроки приходили сюда, чтобы окунуться в атмосферу роскоши и кутежа. Среди них хватало и высокоуровневых Игроков S-ранга и выше. Даже члены различных гильдий частенько назначали здесь деловые встречи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во всем Игровом холле не нашлось бы лучшего места для сбора информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому следующие два дня Ци Нянь провел в стенах этого огромного развлекательного комплекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сун Чэнъе и представить не мог, что этот юноша, вечно такой холодный и отстраненный, будет чувствовать себя в подобном месте как рыба в воде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Различные карточные игры, кости, ставки на больше-меньше и пай-гоу — по идее, раньше Ци Нянь никогда не притрагивался ни к чему подобному. Но проведя в казино всего пару дней, он уже на равных играл с бывалыми картежниками и даже успел сойтись и обменяться братскими клятвами с несколькими высокоуровневыми Игроками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сестренка Ци, скажу тебе так: в этом игровом мире человеческая жизнь — самая дешевая вещь...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда на второй вечер Сун Чэнъе заглянул в казино в поисках напарника, он едва не заработал инфаркт: Ци Нянь сидел в приватной кабинке в окружении целой толпы мужчин и женщин, попивая алкоголь и играя в карты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какой-то в стельку пьяный мужик криво сидел рядом с ним. Что-то бессвязно бормоча себе под нос, он не переставал подливать вино в бокалы: — Вполне возможно, что уже завтра я сдохну. Жизнь коротка, надо ловить момент!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами мужчина протянул бокал соседу. Ци Нянь взял его и, запрокинув голову в тусклом свете ламп, осушил до дна. Потом подошел еще кто-то, предлагая выпить, и Ци Нянь никому не отказывал. Только после этого он наконец заметил стоящего неподалеку Сун Чэнъе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сестрица, ты уже уходишь? Пора в Сценарий? — поинтересовался один из Игроков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ци Нянь коротко кивнул. Когда он поднялся с дивана, на его щеках все еще играл легкий хмельной румянец, а черные глаза застилала призрачная дымка: — Я пошел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сидящие за столом не стали его удерживать. Ци Нянь, пошатываясь, вышел из казино, но стоило Сун Чэнъе догнать его, как он с удивлением обнаружил, что взгляд спутника вновь стал абсолютно ясным — от опьянения не осталось и следа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты... — на лице Сун Чэнъе отразилось изумление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако под светом неоновых вывесок Ци Нянь лишь тряхнул длинными волосами и, небрежно стянув пропитанные вином кружевные перчатки, выбросил их в урну: — Узнал немало интересного. Поговорим, когда вернемся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, этот парень утверждал, что два года назад за Низший уровень отвечал вовсе не нынешний Злой Бог? Что на место того старого, уволенного Бога временно поставили этого?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уже в номере отеля Сун Чэнъе прослушал запись с диктофона, и выражение его лица вновь изменилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зато седоволосый юноша рядом с ним сохранял абсолютное спокойствие, вертя в пальцах устройство для записи: — Верно. Так мне сказал один Игрок уровня S10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Того Злого Бога двухлетней давности звали Няньци. Он проработал в игре множество лет, а потом, два года назад, внезапно лишился должности. Из-за этого многие неосновные правила в Сценариях претерпели изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Занятно. Выходит, НИПов тоже могут уволить? И когда же попрут того, кто охотится на тебя? — саркастично подметил Сун Чэнъе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пожалуй, это была самая ценная информация, которую Ци Няню удалось добыть за эти два дня. Остальные обрывки слухов хоть и имели некоторый смысл, но особой пользы не несли. Дослушав до конца, Сун Чэнъе собрался уходить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, я пойду. Отдыхай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ранним утром третьего дня Ци Нянь, собрав вещи и нацепив на лицо черную маску, ровно в назначенное время появился в холле у входа в игру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зал был битком набит людьми. Повсюду толпились Игроки, ожидающие начала своих Сценариев. Большинство из них выглядели крайне скверно, а некоторые и вовсе забились в углы и тихо всхлипывали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И ничего удивительного — в конце концов, это была игра с колоссальным риском для жизни, и далеко не каждому хватало смелости хладнокровно смотреть смерти в лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы Система не требовала обязательно заходить в Сценарий через определенные промежутки времени, многие предпочли бы побираться на улицах или умереть голодной смертью прямо здесь, в Игровом холле, лишь бы больше никогда не переступать порог этих проклятых испытаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По потолку скользили холодные механические блики. Ци Нянь устроился в первом попавшемся углу, как вдруг перед ним возник знакомый силуэт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Держи, — одетый в белоснежный традиционный костюм танчжуан, Сун Чэнъе возвышался в толпе, словно гордая сосна. — Табличка группы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Табличка группы? — переспросил Ци Нянь, принимая деревянную дощечку. В его глазах мелькнуло непонимание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, в этот раз пойдем вместе, — кивнул Сун Чэнъе. — Хочу своими глазами посмотреть, что за всемогущая тварь этот твой НИП божественного ранга, который постоянно за тобой ухажи... то есть, охотится на тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лучше не стоит, — при мысли о бездонных, темных глазах Няньцзю у Ци Няня тут же запульсировало в висках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он попытался всучить табличку обратно, но Сун Чэнъе наотрез отказался ее брать, возмущенно воскликнув: — Это что еще за фокусы? Смотришь свысока на полубога уровня А2?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот Няньцзю — бездна тайн. Тебе лучше с ним вообще не пересекаться, — беспомощно вздохнул Ци Нянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слишком поздно, — Сун Чэнъе уселся рядом и закинул ногу на ногу. — Сценарий начинается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он произнес эти слова, металлические двери холла с громким щелчком заблокировались. Свет мгновенно погас. В кромешной тьме раздался ледяной механический голос Системы, и в ту же секунду все присутствующие Игроки потеряли сознание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Дзынь! — Загрузка Сценария «Вилла Роз» завершена】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Вход в Сценарий...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Вход выполнен успешно. Желаем приятной игры】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>