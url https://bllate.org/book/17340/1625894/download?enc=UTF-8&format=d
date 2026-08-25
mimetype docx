--- v0 (2026-05-19)
+++ v1 (2026-08-25)
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Голос Чу Хэчао стал холодным. «Я вернулся в Лоян именно за военными средствами. Даже если двор затянет, они не станут  откладывать выдачу обеспечения еще на два месяца».</w:t>
+        <w:t>Голос Чу Хэчао стал холодным. «Я вернулся в Лоян именно за военными средствами. Даже если двор затянет, они не станут откладывать выдачу обеспечения еще на два месяца».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3534,51 +3534,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Благодаря своей естественной природной защите и местности, способствующей быстро организовать атаку, регион идеально подходит для ведения длительных сражений против хунну и сяньби.</w:t>
+        <w:t>Благодаря своей естественной природной защите и местности, способствующей быстро организовать атаку, регион идеально подходит для ведения длительных сражений против сюнну и сяньби.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4943,50 +4943,66 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>