--- v0 (2026-05-09)
+++ v1 (2026-07-07)
@@ -78,83 +78,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юань Ли (вежливое имя Лэцзюнь) — мужчина, переродившийся в древние времена в теле старшего сына уездного магистрата. В прошлой жизни занимался военной логистикой и был высочайшим профессионалом в своей отрасли. На момент начала повствования ему 18 лет. Его также называют Богом Богатства</w:t>
-[...31 lines deleted...]
-        <w:t>Чу Хэчао (вежливое имя Циэ) — генерал, возглавдяющий 130-тысячную армию северной границы. Происходит из семьи Чу — могущественного клана, стоящего плечом к плечу с императором-основателем у истоков создания династии Северная Чжоу. Второй сын Чу Вана. Его также называют Богом Войны</w:t>
+        <w:t>Юань Ли (вежливое имя Лэцзюнь) — мужчина, переродившийся в древние времена в теле старшего сына уездного магистрата. В прошлой жизни занимался военной логистикой и был высочайшим профессионалом в своей отрасли. На момент начала повествования ему 18 лет. Его также называют Богом Богатства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Хэчао (вежливое имя Циэ) — генерал, возглавляющий 130-тысячную армию северной границы. Происходит из семьи Чу — могущественного клана, стоящего плечом к плечу с императором-основателем у истоков создания династии Северная Чжоу. Второй сын Чу Вана. Его также называют Богом Войны</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ван Эр — лидер группы беженцев из Ханьчжуна, один из организаторов оргабления обоза, отправленного коррумпированным чиновником в качестве взятки. Позже преданный подчиненный Юань Ли, при губернаторстве Юань Ли вместе с У Каем отвечал за порядок в Цзисяне</w:t>
+        <w:t>Ван Эр (вежливое имя Ван Мэн) — изначально лидер группы беженцев из Ханьчжуна, один из организаторов ограбления обоза, отправленного коррумпированным чиновником в качестве взятки. Позже преданный подчиненный Юань Ли, при губернаторстве Юань Ли вместе с У Каем отвечал за порядок в Цзисяне</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,115 +302,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Го Мао — подчиненный Юань Ли, выходец из простого народа, человек славящийся умением находить таланты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Гуань Чжихуай — подчиненный Юань Цунъюня</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гуличи — глава народа увань, Чу Хэчао отрубил ему руку на поле боя</w:t>
-[...31 lines deleted...]
-        <w:t>Да Дэнь — один из лидеров народа увань, а также бывший противник Чу Хэчао на поле боя. Чу Хэчао разгромил армию увань, после чего увань стали вассалами Северной Чжоу</w:t>
+        <w:t>Гуличи — глава народа ухуань, Чу Хэчао отрубил ему руку на поле боя</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гун Бинь — сотник из личной охраны Юань Ли, подчиненный У Кая</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да Дэнь — один из лидеров народа ухуань, а также бывший противник Чу Хэчао на поле боя. Чу Хэчао разгромил армию ухуаней, после чего ухуани стали вассалами Северной Чжоу</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,82 +558,146 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Ли Ли — родственник по линии вдовствующей императрицы, узурпировавший власть в Северной Чжоу после смерти императора Цзяньюаня</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Линь Тянь — слуга Юань Ли, ответственный за его повседневные нужды</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Лу Хуэй — сотник из личной охраны Юань Ли</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Лю Цзисинь (вежливое имя Чан Юэ) — подчиненный и советник Юань Ли. Ранее — советник в министерстве финансов и столичный чиновник, бывший советник Чжана Цибо. После вступления Юань Ли в должность губернатора — главный помощник правителя, глава гражданской части управления</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -590,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мэн Яньи (страж Мэн) — глава охраны в резиденции уездного магистрата, позже доверенное лицо Юань Ли</w:t>
+        <w:t>Мэн Яньи (страж Мэн) — глава охраны в резиденции уездного магистрата Жуяна, позже доверенное лицо Юань Ли</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +814,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сяо Се (вежливое имя Ли Мо) — изначально стратег Чжан Цибо, позже стратег Чжан Шаонина</w:t>
+        <w:t>Сян Хунъюнь — молодой ученый, обладающий мягкими и утонченными манерами, бывший советник Цинь Пэя</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Се (вежливое имя Ли Мо) — изначально стратег Чжан Цибо, позже стратег Чжан Шаонина. Предал Чжан Шаонина и Юань Ли, за что поплатился жизнью</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,50 +910,82 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>У Шаньши — правитель Ичжоу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Хань Цзинь — вице-генерал, заместитель Ян Чжунфы, погиб в конной яме при набеге сюнну</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -846,115 +1038,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цай Цзи — магистрат уезда Гуанъян</w:t>
-[...63 lines deleted...]
-        <w:t>Цуй Сюань (вежливое имя Цуй Сяочэн) — изветсный ученый, который провел обряд совершеннолетия Юань Ли </w:t>
+        <w:t>Цай И — префект Лояна (также упоминается, что он является главой императорского секретариата), высокопоставленный родственник Цай Цзи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цай Цзи — бывший правитель округа Гуанъян, бежавший искать убежище к У Шаньши</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзяньюань — бывший император Северной Чжоу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цинь Мэн — дядя императора Чжоуяня, брат бывшего императора Цзяньюаня</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цинь Пэй — дядя императора Чжоуяня, брат бывшего императора Цзяньюаня, правитель Юйчжоу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цуй Сюань (вежливое имя Цуй Сяочэн) — известный ученый, который провел обряд совершеннолетия Юань Ли </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжан Шаонин — друг Юань Ли, сын Чжан Ляндуна, ученик Национальной Академии</w:t>
+        <w:t>Чжан Шаонин — друг Юань Ли, сын Чжан Ляндуна, ученик Национальной Академии, позже его подчиненный</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,115 +1518,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжун Цзи — торговец лошадьми, вдовец, жена и дочь которого погибли от рук бандитов гор И</w:t>
-[...63 lines deleted...]
-        <w:t>Чу Минфэн (вежливое имя Боюань) — муж Юань Ли, старший брат Чу Хэчао. Талантлийвый государственный деятель и управленец. С детства имел слабое здоровье. Отравлен евнухами, из-за чего скончался</w:t>
+        <w:t>Чжоу Гундань — один из советников Юань Ли, тайно отправленный Юань Ли к У Шаньши из-за побега Цай Цзи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжоуянь (Цинь Вэнь) — новый император Северной Чжоу, двенадцатилетний второй принц, взошедший на престол после смерти Цзяньюаня. Обладает властью лишь номинально, реальная власть находится у Ли Ли</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжун Цзи — торговец лошадьми, вдовец, жена и дочь которого погибли от рук бандитов гор И, передал железные рудники Юань Ли в благодарность за помощь за истребление бандитов с гор И</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжэн Жун (вежливое имя Цзе Чжи) — один из советников Юань Ли, брат жены Лю Цзисиня, слаб здоровьем</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Ван — отец Чу Минфэна и Чу Хэчао, глава клана Чу, правитель Ючжоу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чу Минфэн (вежливое имя Боюань) — муж Юань Ли, старший брат Чу Хэчао. Талантливый государственный деятель и управленец. С детства имел слабое здоровье. Отравлен евнухами, из-за чего скончался</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,83 +1742,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юань Дань — брат Юань Лоу, дядя Юань Ли, но по факту они ровестиники или почти ровестиники, после того как Юань Ли стал губернатором, его подчиненный </w:t>
-[...31 lines deleted...]
-        <w:t>Юань Лоу — брат Юань Даня, дядя Юань Ли, но по факту они ровестиники или почти ровестиники, после того как Юань Ли стал губернатором, его подчиненный</w:t>
+        <w:t>Юань Дань — брат Юань Лоу, дядя Юань Ли, но по факту они ровесники или почти ровесники, после того как Юань Ли стал губернатором, его подчиненный</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юань Лоу — брат Юань Даня, дядя Юань Ли, но по факту они ровесники или почти ровесники, после того как Юань Ли стал губернатором, его подчиненный</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1615,50 +1999,66 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>